--- v1 (2026-05-14)
+++ v2 (2026-09-26)
@@ -35,1283 +35,1772 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0CC9053C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Frequently Asked Questions for Graduates </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C9B8245" w14:textId="3A8EE5CA" w:rsidR="002220BA" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="497DB2F5" w14:textId="0EB2E2B1" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
-[...10 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="497DB2F5" w14:textId="0EB2E2B1" w:rsidR="002220BA" w:rsidRPr="00300515" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1. When is the Commencement? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63F24298" w14:textId="34E895F3" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+    <w:p w14:paraId="63F24298" w14:textId="3A25A184" w:rsidR="002220BA" w:rsidRPr="00300515" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="6A7A2111">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">An in-person Commencement Ceremony will be held on Saturday, </w:t>
       </w:r>
-      <w:r w:rsidR="4A89FC36" w:rsidRPr="6A7A2111">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="6A7A2111">
+      <w:r w:rsidR="00112488" w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>December 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="6A7A2111">
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="287C9BF0" w:rsidRPr="6A7A2111">
+      <w:r w:rsidR="287C9BF0" w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="6A7A2111">
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> at 9:00 a.m. </w:t>
       </w:r>
-      <w:r w:rsidR="6834F182" w:rsidRPr="6A7A2111">
+      <w:r w:rsidR="6834F182" w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidR="6AE463BE" w:rsidRPr="6A7A2111">
+      <w:r w:rsidR="6AE463BE" w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="2153E123" w:rsidRPr="6A7A2111">
-[...8 lines deleted...]
-      <w:r w:rsidR="6AE463BE" w:rsidRPr="6A7A2111">
+      <w:r w:rsidR="006B35AC" w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Joseph G. Echols Memorial Hall Arena</w:t>
+      </w:r>
+      <w:r w:rsidR="6AE463BE" w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="6A7A2111">
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E0FB4C8" w14:textId="4DACA40B" w:rsidR="002220BA" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
+    <w:p w14:paraId="4E0FB4C8" w14:textId="4DACA40B" w:rsidR="002220BA" w:rsidRPr="00300515" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...12 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34C5C509" w14:textId="735CF441" w:rsidR="002220BA" w:rsidRPr="00300515" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Will the Commencement be shown online? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EA1BD4D" w14:textId="1735696C" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+    <w:p w14:paraId="1EA1BD4D" w14:textId="1735696C" w:rsidR="002220BA" w:rsidRPr="00300515" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="6A7A2111">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">Yes, the Commencement will be livestreamed on the university website, </w:t>
       </w:r>
       <w:hyperlink r:id="rId5">
-        <w:r w:rsidRPr="6A7A2111">
+        <w:r w:rsidRPr="00300515">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.nsu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="6A7A2111">
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D24CF25" w14:textId="675EFA4A" w:rsidR="0E529B65" w:rsidRDefault="0E529B65" w:rsidP="6A7A2111">
+    <w:p w14:paraId="30CDFE37" w14:textId="0EC421CB" w:rsidR="002220BA" w:rsidRPr="00300515" w:rsidRDefault="0E529B65" w:rsidP="007B038F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7E0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7E0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>streaming begins at the start of the ceremony</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="623ED931" w14:textId="77777777" w:rsidR="007B038F" w:rsidRPr="007B038F" w:rsidRDefault="007B038F" w:rsidP="007B038F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00061D82">
-[...29 lines deleted...]
-          <w:bCs/>
+    </w:p>
+    <w:p w14:paraId="6627F235" w14:textId="05724936" w:rsidR="002220BA" w:rsidRPr="00300515" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3. How many tickets do graduates receive? Where can I pick up my tickets? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61AFAFB6" w14:textId="2C8FDE9E" w:rsidR="14D55FA0" w:rsidRDefault="14D55FA0" w:rsidP="6A7A2111">
+    <w:p w14:paraId="355F4476" w14:textId="7432580C" w:rsidR="001A77CA" w:rsidRPr="00300515" w:rsidRDefault="001A77CA" w:rsidP="007B038F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="104C9490" w14:textId="0A149617" w:rsidR="6A7A2111" w:rsidRDefault="6A7A2111" w:rsidP="6A7A2111">
+          <w:rFonts w:hAnsi="Univers Condensed Light"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Univers Condensed Light"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The number of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Univers Condensed Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>electronic tickets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Univers Condensed Light"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> allotted to each graduate is currently under consideration. The final ticket allotment will be announced as soon as it has been determined.</w:t>
+      </w:r>
+      <w:r w:rsidR="007B038F" w:rsidRPr="00300515">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Univers Condensed Light"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Univers Condensed Light"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All guests </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Univers Condensed Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ages two (2) and older</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Univers Condensed Light"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must have a ticket to enter Echols Hall. Graduates participating in the ceremony </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Univers Condensed Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>do not need a ticket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Univers Condensed Light"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D22F12" w14:textId="77777777" w:rsidR="001A77CA" w:rsidRPr="00300515" w:rsidRDefault="001A77CA" w:rsidP="001A77CA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="40DFE8BF" w14:textId="7B548DBA" w:rsidR="14D55FA0" w:rsidRDefault="14D55FA0" w:rsidP="6A7A2111">
+          <w:rFonts w:hAnsi="Univers Condensed Light"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51B38FE3" w14:textId="0A3CF67B" w:rsidR="001A77CA" w:rsidRPr="00300515" w:rsidRDefault="001A77CA" w:rsidP="007B038F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...64 lines deleted...]
-    <w:p w14:paraId="3C6C16ED" w14:textId="39D2D86C" w:rsidR="6A7A2111" w:rsidRDefault="6A7A2111" w:rsidP="6A7A2111">
+          <w:rFonts w:hAnsi="Univers Condensed Light"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Univers Condensed Light"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Once electronic tickets are made available, graduates will be responsible for distributing their allotted tickets to family members and guests.</w:t>
+      </w:r>
+      <w:r w:rsidR="00827AB7" w:rsidRPr="00300515">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Univers Condensed Light"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00827AB7" w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Lost, stolen, or misplaced tickets will not be replaced.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6109965A" w14:textId="77777777" w:rsidR="007B038F" w:rsidRPr="00300515" w:rsidRDefault="007B038F" w:rsidP="007B038F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...71 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="Univers Condensed Light"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17A98CD8" w14:textId="23E5E706" w:rsidR="002220BA" w:rsidRPr="00300515" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>4. Are there any extra tickets?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C474234" w14:textId="66DBF8FA" w:rsidR="002220BA" w:rsidRDefault="531E32EE" w:rsidP="6A7A2111">
+    <w:p w14:paraId="7F83FC32" w14:textId="77777777" w:rsidR="001A77CA" w:rsidRPr="00300515" w:rsidRDefault="001A77CA" w:rsidP="001A77CA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="6A7A2111">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300515">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-          <w:b/>
-[...26 lines deleted...]
-    <w:p w14:paraId="604A056A" w14:textId="5EB39FB4" w:rsidR="002220BA" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Information regarding the availability of additional tickets, including how they may be requested or obtained, will be provided after the final ticket allotment has been determined.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DFCF7F1" w14:textId="77777777" w:rsidR="007B038F" w:rsidRPr="00300515" w:rsidRDefault="007B038F" w:rsidP="007B038F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...12 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09C0A482" w14:textId="7B4CA9D2" w:rsidR="002220BA" w:rsidRPr="00300515" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>5. Does my child need a ticket?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="556F50F4" w14:textId="32DB18D1" w:rsidR="002220BA" w:rsidRDefault="2EEAE7FD" w:rsidP="0CC9053C">
+    <w:p w14:paraId="51340889" w14:textId="1A17DD1E" w:rsidR="002220BA" w:rsidRPr="00300515" w:rsidRDefault="007335A7" w:rsidP="00300515">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...12 lines deleted...]
-      <w:r w:rsidR="575F956E" w:rsidRPr="6A7A2111">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Any</w:t>
+      </w:r>
+      <w:r w:rsidR="5D3DF994" w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> child over the age of two years old is required to have a ceremony ticket to gain access to Echols Hall</w:t>
+      </w:r>
+      <w:r w:rsidR="575F956E" w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51340889" w14:textId="676FD373" w:rsidR="002220BA" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
-[...17 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="0ECCC1C8" w14:textId="3E2972F8" w:rsidR="002220BA" w:rsidRPr="00300515" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>6. May I share or sell my tickets to another graduate or family?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A73BAB5" w14:textId="19A0DC18" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+    <w:p w14:paraId="017E2D01" w14:textId="679196C1" w:rsidR="00084DD2" w:rsidRPr="00300515" w:rsidRDefault="00084DD2" w:rsidP="00084DD2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...28 lines deleted...]
-    <w:p w14:paraId="64C0994D" w14:textId="36C381D6" w:rsidR="002220BA" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ceremony tickets may not be sold under any circumstances. Graduates may give or transfer unused electronic tickets to another graduate at their own discretion. Each electronic ticket contains a unique barcode/QR code and is valid for one admission only. If a ticket is duplicated, copied, forwarded, or otherwise shared with more than one person, only the first guest whose ticket is successfully scanned will be permitted entry. Any subsequent attempt to use the same ticket will be denied.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60913FA6" w14:textId="77777777" w:rsidR="00084DD2" w:rsidRPr="00300515" w:rsidRDefault="00084DD2" w:rsidP="00084DD2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="03A6F6AE" w14:textId="05ED9019" w:rsidR="002220BA" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03A6F6AE" w14:textId="020224FD" w:rsidR="002220BA" w:rsidRDefault="00084DD2" w:rsidP="00084DD2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...12 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Graduates are responsible for ensuring that each guest receives a unique, valid ticket. Any sharing or transfer of tickets is the sole responsibility of the individuals involved. The University is not responsible or liable for duplicated tickets or for the exchange, transfer, or distribution of tickets between graduates, family members, or other guests.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC02E26" w14:textId="77777777" w:rsidR="00300515" w:rsidRPr="00300515" w:rsidRDefault="00300515" w:rsidP="00084DD2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48C6BDED" w14:textId="68FAB2F5" w:rsidR="002220BA" w:rsidRPr="00300515" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>7. Can my classmate, friend, or family member pick up my ceremony tickets?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="562BFE6C" w14:textId="5AE95D33" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+    <w:p w14:paraId="2EAAC507" w14:textId="77777777" w:rsidR="003851C5" w:rsidRPr="00300515" w:rsidRDefault="003851C5" w:rsidP="003851C5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...25 lines deleted...]
-    <w:p w14:paraId="2321868B" w14:textId="4B262278" w:rsidR="002220BA" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No. Ceremony tickets will be distributed electronically directly to each graduate; therefore, classmates, friends, or family members cannot retrieve tickets on behalf of a graduate. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD2134B" w14:textId="77777777" w:rsidR="003851C5" w:rsidRPr="00300515" w:rsidRDefault="003851C5" w:rsidP="003851C5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...12 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2321868B" w14:textId="1B3504F8" w:rsidR="002220BA" w:rsidRDefault="003851C5" w:rsidP="003851C5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Graduates will be responsible for accessing their electronic tickets and distributing them to their guests. If a graduate experiences an issue accessing their electronic tickets or needs assistance, please contact </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidR="00300515" w:rsidRPr="001C7AF0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>commencement@nsu.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28EFA872" w14:textId="77777777" w:rsidR="00300515" w:rsidRPr="00300515" w:rsidRDefault="00300515" w:rsidP="003851C5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D80E364" w14:textId="64D316E9" w:rsidR="002220BA" w:rsidRPr="00300515" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>8. Will there be a commencement rehearsal?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="793AFED1" w14:textId="19D00A17" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+    <w:p w14:paraId="29556E48" w14:textId="366BC26C" w:rsidR="00300515" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="6A7A2111">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Yes, Commencement Rehearsal will be held at 9</w:t>
       </w:r>
-      <w:r w:rsidR="755815FA" w:rsidRPr="6A7A2111">
+      <w:r w:rsidR="755815FA" w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>:00</w:t>
       </w:r>
-      <w:r w:rsidRPr="6A7A2111">
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> a.m. on Friday, </w:t>
       </w:r>
-      <w:r w:rsidR="315F4EBA" w:rsidRPr="6A7A2111">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="6A7A2111">
+      <w:r w:rsidR="002C564B" w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>December 4</w:t>
+      </w:r>
+      <w:r w:rsidR="315F4EBA" w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="315F4EBA" w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="315F4EBA" w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="315F4EBA" w:rsidRPr="6A7A2111">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="6A7A2111">
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r w:rsidR="002C79CB">
+      <w:r w:rsidR="002C79CB" w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Joseph G. Echols Memorial Hall</w:t>
       </w:r>
-      <w:r w:rsidRPr="6A7A2111">
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">. All graduates are required to attend the rehearsal. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F939E2E" w14:textId="32B1396A" w:rsidR="002220BA" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
-[...17 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="47B0C523" w14:textId="77777777" w:rsidR="00300515" w:rsidRDefault="00300515" w:rsidP="00300515">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="228E84AA" w14:textId="77777777" w:rsidR="009D37CA" w:rsidRPr="00300515" w:rsidRDefault="009D37CA" w:rsidP="00300515">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2415A788" w14:textId="53421611" w:rsidR="002220BA" w:rsidRPr="00300515" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>9. Where do I go to check-in on Commencement Day?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70460390" w14:textId="4DBCE991" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+    <w:p w14:paraId="70460390" w14:textId="4DBCE991" w:rsidR="002220BA" w:rsidRPr="00300515" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0CC9053C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">Information regarding check-in will be shared at the Commencement Rehearsal. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="337EB034" w14:textId="483D5602" w:rsidR="002220BA" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
+    <w:p w14:paraId="337EB034" w14:textId="483D5602" w:rsidR="002220BA" w:rsidRPr="00300515" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...12 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D7B49B6" w14:textId="268A1054" w:rsidR="002220BA" w:rsidRPr="00300515" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">10. How long will the </w:t>
       </w:r>
-      <w:r w:rsidR="002C79CB" w:rsidRPr="0CC9053C">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="002C79CB" w:rsidRPr="00300515">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ceremony</w:t>
       </w:r>
-      <w:r w:rsidRPr="0CC9053C">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> last?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61652412" w14:textId="6A77F10D" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+    <w:p w14:paraId="61652412" w14:textId="6A77F10D" w:rsidR="002220BA" w:rsidRPr="00300515" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="6089ECDE">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">We are anticipating </w:t>
       </w:r>
-      <w:r w:rsidR="7F88C837" w:rsidRPr="6089ECDE">
+      <w:r w:rsidR="7F88C837" w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="6089ECDE">
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> hours for the 9:00 a.m. ceremony. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173A4E60" w14:textId="356012E1" w:rsidR="002220BA" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
+    <w:p w14:paraId="173A4E60" w14:textId="356012E1" w:rsidR="002220BA" w:rsidRPr="00300515" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...12 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07CB8DBC" w14:textId="15DADF2B" w:rsidR="002220BA" w:rsidRPr="00300515" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>11. Will my name be read at the ceremony?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F07B1C" w14:textId="070B430D" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+    <w:p w14:paraId="35F07B1C" w14:textId="070B430D" w:rsidR="002220BA" w:rsidRPr="00300515" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0CC9053C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">Yes, your name will be read at the ceremony. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57ED7197" w14:textId="4DD433B5" w:rsidR="002220BA" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
+    <w:p w14:paraId="57ED7197" w14:textId="4DD433B5" w:rsidR="002220BA" w:rsidRPr="00300515" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...12 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E44BE4D" w14:textId="4A7C9598" w:rsidR="002220BA" w:rsidRPr="00300515" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">12. Are there any other viewing locations for the ceremony aside from </w:t>
       </w:r>
-      <w:r w:rsidR="17578195" w:rsidRPr="6A7A2111">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="17578195" w:rsidRPr="00300515">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>William “Dick” Price Stadium</w:t>
       </w:r>
-      <w:r w:rsidRPr="6A7A2111">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="131700D6" w14:textId="53252EE3" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+    <w:p w14:paraId="131700D6" w14:textId="53252EE3" w:rsidR="002220BA" w:rsidRPr="00300515" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0CC9053C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>The L. Douglas Wilder Performing Arts Center will serve as an alternate viewing site for the commencement ceremony. Tickets are not required for Wilder Center.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E5BB5A2" w14:textId="21DEB2C8" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+    <w:p w14:paraId="6E5BB5A2" w14:textId="21DEB2C8" w:rsidR="002220BA" w:rsidRPr="00300515" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="6A7A2111">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">The ceremony will be streamed live on the university website, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6">
-        <w:r w:rsidRPr="6A7A2111">
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidRPr="00300515">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.nsu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="6A7A2111">
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0139066D" w14:textId="262E6CA9" w:rsidR="2D805AED" w:rsidRDefault="2D805AED" w:rsidP="6A7A2111">
+    <w:p w14:paraId="0139066D" w14:textId="262E6CA9" w:rsidR="2D805AED" w:rsidRPr="00300515" w:rsidRDefault="2D805AED" w:rsidP="6A7A2111">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:strike/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00061D82">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300515">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="AA0000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>streaming begins at the start of the ceremony</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E1D55B6" w14:textId="6ADE1211" w:rsidR="002220BA" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0728D21D" w14:textId="62612C54" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
-[...10 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="0728D21D" w14:textId="62612C54" w:rsidR="002220BA" w:rsidRPr="00300515" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>13. How much is the application and graduation fee?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F512FD5" w14:textId="5151C987" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+    <w:p w14:paraId="6F512FD5" w14:textId="7D07E117" w:rsidR="002220BA" w:rsidRPr="00300515" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="6A7A2111">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">The application fee is $30 and is due no later </w:t>
       </w:r>
-      <w:r w:rsidR="732210C2" w:rsidRPr="6A7A2111">
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="4" w:name="_Int_asLzJeII"/>
+      <w:r w:rsidR="0076244B" w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Tuesday, November 24</w:t>
+      </w:r>
+      <w:r w:rsidR="732210C2" w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Int_asLzJeII"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="732210C2" w:rsidRPr="6A7A2111">
+      <w:r w:rsidR="732210C2" w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>2026</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="6A7A2111">
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> to Student Accounts. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BFEB650" w14:textId="523E8540" w:rsidR="002220BA" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
+    <w:p w14:paraId="6BFEB650" w14:textId="523E8540" w:rsidR="002220BA" w:rsidRPr="00300515" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-      </w:pPr>
-[...12 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F033D0B" w14:textId="1982DB6B" w:rsidR="002220BA" w:rsidRPr="00300515" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>14. Where do I purchase academic regalia?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="437F8F3F" w14:textId="59657DC8" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="6A7A2111">
+    <w:p w14:paraId="63E0353A" w14:textId="28A580AA" w:rsidR="00300515" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="6A7A2111">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Academic regalia can be purchased from the University Bookstore</w:t>
       </w:r>
-      <w:r w:rsidR="702790B6" w:rsidRPr="6A7A2111">
+      <w:r w:rsidR="702790B6" w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>. The</w:t>
       </w:r>
-      <w:r w:rsidRPr="6A7A2111">
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> last day to purchase regalia in-person at the bookstore is Friday, </w:t>
       </w:r>
-      <w:r w:rsidR="358A4B1E" w:rsidRPr="6A7A2111">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="6A7A2111">
+      <w:r w:rsidR="00201715" w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>December 4</w:t>
+      </w:r>
+      <w:r w:rsidR="358A4B1E" w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Students who are unable to come to </w:t>
       </w:r>
-      <w:r w:rsidR="002C79CB" w:rsidRPr="6A7A2111">
+      <w:r w:rsidR="002C79CB" w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>campus</w:t>
       </w:r>
-      <w:r w:rsidRPr="6A7A2111">
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> can order online,</w:t>
       </w:r>
-      <w:r w:rsidR="12736029" w:rsidRPr="6A7A2111">
+      <w:r w:rsidR="12736029" w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7">
-        <w:r w:rsidRPr="6A7A2111">
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="00300515">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>http://colleges.herffjones.com/college/_norfolk/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="6A7A2111">
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="7676E739" w:rsidRPr="6A7A2111">
+      <w:r w:rsidR="7676E739" w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="6A7A2111">
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">The last day to order online is </w:t>
       </w:r>
-      <w:r w:rsidR="0CF66D3D" w:rsidRPr="6A7A2111">
+      <w:r w:rsidR="0CF66D3D" w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Tues</w:t>
       </w:r>
-      <w:r w:rsidRPr="6A7A2111">
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">day, </w:t>
       </w:r>
-      <w:r w:rsidR="524EF564" w:rsidRPr="6A7A2111">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="6A7A2111">
+      <w:r w:rsidR="004F68DB" w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>November 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>, 202</w:t>
       </w:r>
-      <w:r w:rsidR="3755E700" w:rsidRPr="6A7A2111">
+      <w:r w:rsidR="3755E700" w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="6A7A2111">
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Orders placed after this date may incur additional fees. Contact the University Bookstore with questions, (757) 823-2037. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="753ACF63" w14:textId="1C14749A" w:rsidR="002220BA" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
+    <w:p w14:paraId="3D3BBB26" w14:textId="77777777" w:rsidR="00300515" w:rsidRPr="00300515" w:rsidRDefault="00300515" w:rsidP="00300515">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
-[...16 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D591A52" w14:textId="5A96BD12" w:rsidR="002220BA" w:rsidRPr="00300515" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>15. Is academic regalia required?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A285534" w14:textId="1006E31C" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+    <w:p w14:paraId="0A285534" w14:textId="1006E31C" w:rsidR="002220BA" w:rsidRPr="00300515" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0CC9053C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">Yes, academic regalia is required to participate in the Commencement Ceremony. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36B9723A" w14:textId="4E486765" w:rsidR="002220BA" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
+    <w:p w14:paraId="36B9723A" w14:textId="4E486765" w:rsidR="002220BA" w:rsidRPr="00300515" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29E6309E" w14:textId="2B0A4453" w:rsidR="002220BA" w:rsidRPr="00300515" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>16. When is the graduation application due?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FB79AF2" w14:textId="0B21ADBB" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+    <w:p w14:paraId="0FB79AF2" w14:textId="7BE8A57D" w:rsidR="002220BA" w:rsidRPr="00300515" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="6A7A2111">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">The graduation application is due no later than Friday, </w:t>
       </w:r>
-      <w:r w:rsidR="79FCA471" w:rsidRPr="6A7A2111">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="6A7A2111">
+      <w:r w:rsidR="00201715" w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>September 18</w:t>
+      </w:r>
+      <w:r w:rsidR="79FCA471" w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Please contact </w:t>
       </w:r>
-      <w:r w:rsidR="662DC27E" w:rsidRPr="6A7A2111">
+      <w:r w:rsidR="662DC27E" w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>the Office</w:t>
       </w:r>
-      <w:r w:rsidRPr="6A7A2111">
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> of the Registrar with questions. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36B00EDE" w14:textId="519EDA87" w:rsidR="002220BA" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
+    <w:p w14:paraId="36B00EDE" w14:textId="519EDA87" w:rsidR="002220BA" w:rsidRPr="00300515" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...12 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6043D10F" w14:textId="26D44FFC" w:rsidR="002220BA" w:rsidRPr="00300515" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>17. Will professional photos be offered to graduates?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46681F1A" w14:textId="30E98CFD" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+    <w:p w14:paraId="46681F1A" w14:textId="30E98CFD" w:rsidR="002220BA" w:rsidRPr="00300515" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="6A7A2111">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">Yes, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="6A7A2111">
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>GradImages</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="6A7A2111">
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> is the official Commencement photographer. They will capture photos of the graduates as </w:t>
       </w:r>
-      <w:r w:rsidR="3F73B7AA" w:rsidRPr="6A7A2111">
+      <w:r w:rsidR="3F73B7AA" w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>they</w:t>
       </w:r>
-      <w:r w:rsidRPr="6A7A2111">
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="265184D3" w:rsidRPr="6A7A2111">
+      <w:r w:rsidR="265184D3" w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>cross</w:t>
       </w:r>
-      <w:r w:rsidRPr="6A7A2111">
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> the stage with their diploma in hand. Proofs and purchase information will be mailed or emailed directly to each graduate. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F9A4F3E" w14:textId="0E23A40B" w:rsidR="002220BA" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
+    <w:p w14:paraId="1F9A4F3E" w14:textId="0E23A40B" w:rsidR="002220BA" w:rsidRPr="00300515" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...12 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58CC0681" w14:textId="44F716CD" w:rsidR="002220BA" w:rsidRPr="00300515" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>18. Are face masks required?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C078E63" w14:textId="7A76211F" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+    <w:p w14:paraId="2C078E63" w14:textId="7A76211F" w:rsidR="002220BA" w:rsidRPr="00300515" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0CC9053C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>No, face masks are not required. However, graduates are allowed to wear face coverings for their own comfort if desired</w:t>
       </w:r>
-      <w:r w:rsidR="69406356" w:rsidRPr="0CC9053C">
+      <w:r w:rsidR="69406356" w:rsidRPr="00300515">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="002220BA">
+    <w:sectPr w:rsidR="002220BA" w:rsidRPr="00300515">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Univers Condensed Light">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:textHash int2:hashCode="CF8Q7FOWLRV6HW" int2:id="P4v28bor">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
-    <int2:bookmark int2:bookmarkName="_Int_fZ8jIwLE" int2:invalidationBookmarkName="" int2:hashCode="MFWBo3a9md2OR/" int2:id="p8y8oUYp">
-[...1 lines deleted...]
-    </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_asLzJeII" int2:invalidationBookmarkName="" int2:hashCode="ruZVdz2Fb7A4U2" int2:id="pdJEvtz0">
-      <int2:state int2:value="Rejected" int2:type="gram"/>
-[...7 lines deleted...]
-    <int2:bookmark int2:bookmarkName="_Int_jhobavms" int2:invalidationBookmarkName="" int2:hashCode="6fwSY6boZzh7o+" int2:id="u7XbR7G7">
       <int2:state int2:value="Rejected" int2:type="gram"/>
     </int2:bookmark>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01B35928"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E8D836B6"/>
     <w:lvl w:ilvl="0" w:tplc="5B3EE544">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F5F201FE">
       <w:start w:val="1"/>
@@ -3168,53 +3657,74 @@
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1749619921">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0144A05C"/>
     <w:rsid w:val="00061D82"/>
+    <w:rsid w:val="00084DD2"/>
+    <w:rsid w:val="00112488"/>
     <w:rsid w:val="0012628F"/>
+    <w:rsid w:val="001A77CA"/>
+    <w:rsid w:val="001E4A84"/>
+    <w:rsid w:val="00201715"/>
     <w:rsid w:val="002220BA"/>
+    <w:rsid w:val="002B3608"/>
+    <w:rsid w:val="002C564B"/>
     <w:rsid w:val="002C79CB"/>
+    <w:rsid w:val="00300515"/>
+    <w:rsid w:val="003851C5"/>
+    <w:rsid w:val="004F68DB"/>
+    <w:rsid w:val="005B7FF1"/>
+    <w:rsid w:val="006B35AC"/>
+    <w:rsid w:val="007335A7"/>
+    <w:rsid w:val="0076244B"/>
+    <w:rsid w:val="007B038F"/>
+    <w:rsid w:val="00827AB7"/>
+    <w:rsid w:val="00840F7C"/>
+    <w:rsid w:val="00941C49"/>
+    <w:rsid w:val="009D1C13"/>
+    <w:rsid w:val="009D37CA"/>
+    <w:rsid w:val="00A43DCB"/>
     <w:rsid w:val="00EFD283"/>
     <w:rsid w:val="0144A05C"/>
     <w:rsid w:val="02A97568"/>
     <w:rsid w:val="031F157F"/>
     <w:rsid w:val="044E0D3A"/>
     <w:rsid w:val="05B51F25"/>
     <w:rsid w:val="05F40068"/>
     <w:rsid w:val="062A5F77"/>
     <w:rsid w:val="06DBABDB"/>
     <w:rsid w:val="0715D133"/>
     <w:rsid w:val="0862D514"/>
     <w:rsid w:val="097AFCEE"/>
     <w:rsid w:val="0A6A5C9D"/>
     <w:rsid w:val="0B751E4F"/>
     <w:rsid w:val="0B8DB3CC"/>
     <w:rsid w:val="0CC9053C"/>
     <w:rsid w:val="0CDF1059"/>
     <w:rsid w:val="0CF66D3D"/>
     <w:rsid w:val="0D540243"/>
     <w:rsid w:val="0DE4C98B"/>
     <w:rsid w:val="0E529B65"/>
     <w:rsid w:val="0F925238"/>
     <w:rsid w:val="106FB4D8"/>
     <w:rsid w:val="12736029"/>
     <w:rsid w:val="1282CC09"/>
@@ -3808,62 +4318,74 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0CC9053C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0CC9053C"/>
     <w:rPr>
       <w:color w:val="467886"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00300515"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://colleges.herffjones.com/college/_norfolk/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsu.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsu.edu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://colleges.herffjones.com/college/_norfolk/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsu.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:commencement@nsu.edu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsu.edu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4087,55 +4609,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4012</Characters>
+  <Pages>4</Pages>
+  <Words>777</Words>
+  <Characters>4433</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>36</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4706</CharactersWithSpaces>
+  <CharactersWithSpaces>5200</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Vega, Lauren A.</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>