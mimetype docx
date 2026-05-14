--- v0 (2026-02-14)
+++ v1 (2026-05-14)
@@ -1,5409 +1,3220 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="0CC9053C" wp14:paraId="6A5DA7C0" wp14:textId="295F3DD0">
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="6A5DA7C0" w14:textId="295F3DD0" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:b w:val="1"/>
-[...1 lines deleted...]
-          <w:noProof w:val="0"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0CC9053C" w:rsidR="5D3DF994">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0CC9053C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:b w:val="1"/>
-[...1 lines deleted...]
-          <w:noProof w:val="0"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Frequently Asked Questions for Graduates </w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="0CC9053C" wp14:paraId="0C9B8245" wp14:textId="3A8EE5CA">
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="0C9B8245" w14:textId="3A8EE5CA" w:rsidR="002220BA" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:b w:val="1"/>
-[...1 lines deleted...]
-          <w:noProof w:val="0"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-          <w:lang w:val="en-US"/>
-[...25 lines deleted...]
-          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="497DB2F5" w14:textId="0EB2E2B1" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0CC9053C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1. When is the Commencement? </w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="0CC9053C" wp14:paraId="63F24298" wp14:textId="34E895F3">
+    <w:p w14:paraId="63F24298" w14:textId="34E895F3" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:t xml:space="preserve">An in-person Commencement Ceremony will be held on Saturday, </w:t>
+      </w:r>
+      <w:r w:rsidR="4A89FC36" w:rsidRPr="6A7A2111">
+        <w:t>May 9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="287C9BF0" w:rsidRPr="6A7A2111">
+        <w:t>6</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:t xml:space="preserve"> at 9:00 a.m. </w:t>
+      </w:r>
+      <w:r w:rsidR="6834F182" w:rsidRPr="6A7A2111">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="6AE463BE" w:rsidRPr="6A7A2111">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="2153E123" w:rsidRPr="6A7A2111">
+        <w:t xml:space="preserve">William “Dick” </w:t>
+      </w:r>
+      <w:r w:rsidR="05B51F25" w:rsidRPr="6A7A2111">
+        <w:t xml:space="preserve">Price </w:t>
+      </w:r>
+      <w:r w:rsidR="2153E123" w:rsidRPr="6A7A2111">
+        <w:t>Stadium</w:t>
+      </w:r>
+      <w:r w:rsidR="6AE463BE" w:rsidRPr="6A7A2111">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E0FB4C8" w14:textId="4DACA40B" w:rsidR="002220BA" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34C5C509" w14:textId="735CF441" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0CC9053C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Will the Commencement be shown online? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA1BD4D" w14:textId="1735696C" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:t xml:space="preserve">Yes, the Commencement will be livestreamed on the university website, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5">
+        <w:r w:rsidRPr="6A7A2111">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.nsu.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D24CF25" w14:textId="675EFA4A" w:rsidR="0E529B65" w:rsidRDefault="0E529B65" w:rsidP="6A7A2111">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00061D82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7E0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>streaming begins at the start of the ceremony</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30CDFE37" w14:textId="0FB49883" w:rsidR="002220BA" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6627F235" w14:textId="05724936" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0CC9053C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. How many tickets do graduates receive? Where can I pick up my tickets? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61AFAFB6" w14:textId="2C8FDE9E" w:rsidR="14D55FA0" w:rsidRDefault="14D55FA0" w:rsidP="6A7A2111">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Tickets are not required to enter the Stadium</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="104C9490" w14:textId="0A149617" w:rsidR="6A7A2111" w:rsidRDefault="6A7A2111" w:rsidP="6A7A2111">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40DFE8BF" w14:textId="7B548DBA" w:rsidR="14D55FA0" w:rsidRDefault="14D55FA0" w:rsidP="6A7A2111">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Tickets are only necessary in the event of inclement weather and the ceremony being moved into Echols Hall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Each graduate will receive </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">six (6) rain tickets </w:t>
+      </w:r>
+      <w:r w:rsidR="7F5ADE8E" w:rsidRPr="6A7A2111">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>at the May 8</w:t>
+      </w:r>
+      <w:r w:rsidR="7F5ADE8E" w:rsidRPr="6A7A2111">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="7F5ADE8E" w:rsidRPr="6A7A2111">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Commencement Rehearsal in </w:t>
+      </w:r>
+      <w:r w:rsidR="002C79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Joseph G. Echols Memorial Hall</w:t>
+      </w:r>
+      <w:r w:rsidR="0D540243" w:rsidRPr="6A7A2111">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All guests from ages two (2) and over must have a ticket to enter Echols Hall. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C6C16ED" w14:textId="39D2D86C" w:rsidR="6A7A2111" w:rsidRDefault="6A7A2111" w:rsidP="6A7A2111">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DD92465" w14:textId="7EAC6932" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="4D11C0CA">
+        <w:t>Graduates are responsible for disseminating their tickets to their family and friends.</w:t>
+      </w:r>
+      <w:r w:rsidR="68B73BC5" w:rsidRPr="4D11C0CA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00947F34">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="4D11C0CA">
+        <w:t xml:space="preserve">Tickets are required to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="4D11C0CA">
+        <w:t xml:space="preserve">gain entry </w:t>
+      </w:r>
+      <w:r w:rsidR="0DE4C98B" w:rsidRPr="4D11C0CA">
+        <w:t>into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="4D11C0CA">
+        <w:t xml:space="preserve"> Echols Hall.</w:t>
+      </w:r>
+      <w:r w:rsidR="0862D514" w:rsidRPr="4D11C0CA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D11C0CA">
+        <w:t>Electronic tickets are not</w:t>
+      </w:r>
+      <w:r w:rsidR="1DFE3F50" w:rsidRPr="4D11C0CA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00947F34">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00947F34">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="4D11C0CA">
+        <w:t>available. Los</w:t>
+      </w:r>
+      <w:r w:rsidR="5A5EA1A7" w:rsidRPr="4D11C0CA">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D11C0CA">
+        <w:t xml:space="preserve">, stolen, or misplaced tickets will not be replaced. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1478CA89" w14:textId="340EE1F6" w:rsidR="002220BA" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17A98CD8" w14:textId="23E5E706" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0CC9053C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4. Are there any extra tickets?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C474234" w14:textId="66DBF8FA" w:rsidR="002220BA" w:rsidRDefault="531E32EE" w:rsidP="6A7A2111">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tickets are not required to enter the Stadium; however, tickets are necessary in the event of inclement weather and the ceremony being moved into Echols Hall. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+      <w:r w:rsidR="5D3DF994" w:rsidRPr="6A7A2111">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> extra tickets </w:t>
+      </w:r>
+      <w:r w:rsidR="477F9A98" w:rsidRPr="6A7A2111">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>will b</w:t>
+      </w:r>
+      <w:r w:rsidR="5D3DF994" w:rsidRPr="6A7A2111">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>e available due to space limitations in Echols Hall.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="604A056A" w14:textId="5EB39FB4" w:rsidR="002220BA" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09C0A482" w14:textId="7B4CA9D2" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0CC9053C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5. Does my child need a ticket?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="556F50F4" w14:textId="32DB18D1" w:rsidR="002220BA" w:rsidRDefault="2EEAE7FD" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:t xml:space="preserve">In the event of </w:t>
+      </w:r>
+      <w:r w:rsidR="69815140" w:rsidRPr="6A7A2111">
+        <w:t>inclement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:t xml:space="preserve"> weather, a</w:t>
+      </w:r>
+      <w:r w:rsidR="5D3DF994" w:rsidRPr="6A7A2111">
+        <w:t>ny child over the age of two years old is required to have a ceremony ticket to gain access to Echols Hall</w:t>
+      </w:r>
+      <w:r w:rsidR="575F956E" w:rsidRPr="6A7A2111">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51340889" w14:textId="676FD373" w:rsidR="002220BA" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ECCC1C8" w14:textId="3E2972F8" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0CC9053C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6. May I share or sell my tickets to another graduate or family?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A73BAB5" w14:textId="19A0DC18" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="55C54AA7">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Tickets cannot be transferred or sold. A graduate is welcome to give their tickets to another </w:t>
+      </w:r>
+      <w:r w:rsidR="78EBEC97" w:rsidRPr="55C54AA7">
+        <w:t>graduate</w:t>
+      </w:r>
+      <w:r w:rsidR="78A9B740" w:rsidRPr="55C54AA7">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="55C54AA7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="2C56BC54" w:rsidRPr="55C54AA7">
+        <w:t>however,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="55C54AA7">
+        <w:t xml:space="preserve"> that is the sole responsibility, discretion, and exchange of those parties. The university is not liable for the exchange of tickets or dissemination of tickets to other graduates and/or their family. Tickets will be distributed at the </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Int_jhobavms"/>
+      <w:r w:rsidRPr="55C54AA7">
+        <w:t>commencement</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="55C54AA7">
+        <w:t xml:space="preserve"> rehearsal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C0994D" w14:textId="36C381D6" w:rsidR="002220BA" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03A6F6AE" w14:textId="05ED9019" w:rsidR="002220BA" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48C6BDED" w14:textId="68FAB2F5" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0CC9053C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>7. Can my classmate, friend, or family member pick up my ceremony tickets?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="562BFE6C" w14:textId="5AE95D33" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Int_fZ8jIwLE"/>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:t>No one is allowed to retrieve tickets in place of the graduate.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:t xml:space="preserve"> The graduate is required to show a photo ID when picking up tickets at the Commencement Rehearsal. If </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Int_fUlGoc2m"/>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:t>for any reason the</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:t xml:space="preserve"> graduate is unable to pick up their tickets, he/she should contact commencement@nsu.edu to </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Int_9KDBxZBh"/>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:t>make arrangements</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2321868B" w14:textId="4B262278" w:rsidR="002220BA" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D80E364" w14:textId="64D316E9" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0CC9053C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>8. Will there be a commencement rehearsal?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="793AFED1" w14:textId="19D00A17" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:t>Yes, Commencement Rehearsal will be held at 9</w:t>
+      </w:r>
+      <w:r w:rsidR="755815FA" w:rsidRPr="6A7A2111">
+        <w:t>:00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:t xml:space="preserve"> a.m. on Friday, </w:t>
+      </w:r>
+      <w:r w:rsidR="315F4EBA" w:rsidRPr="6A7A2111">
+        <w:t>May</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="315F4EBA" w:rsidRPr="6A7A2111">
+        <w:t xml:space="preserve">8, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="315F4EBA" w:rsidRPr="6A7A2111">
+        <w:t>2026</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="315F4EBA" w:rsidRPr="6A7A2111">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="002C79CB">
+        <w:t>Joseph G. Echols Memorial Hall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:t xml:space="preserve">. All graduates are required to attend the rehearsal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F939E2E" w14:textId="32B1396A" w:rsidR="002220BA" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2415A788" w14:textId="42313157" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0CC9053C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>9. Where do I go to check-in on Commencement Day?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70460390" w14:textId="4DBCE991" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0CC9053C">
+        <w:t xml:space="preserve">Information regarding check-in will be shared at the Commencement Rehearsal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="337EB034" w14:textId="483D5602" w:rsidR="002220BA" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D7B49B6" w14:textId="268A1054" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0CC9053C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. How long will the </w:t>
+      </w:r>
+      <w:r w:rsidR="002C79CB" w:rsidRPr="0CC9053C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ceremony</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0CC9053C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> last?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61652412" w14:textId="6A77F10D" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="6089ECDE">
+        <w:t xml:space="preserve">We are anticipating </w:t>
+      </w:r>
+      <w:r w:rsidR="7F88C837" w:rsidRPr="6089ECDE">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6089ECDE">
+        <w:t xml:space="preserve"> hours for the 9:00 a.m. ceremony. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="173A4E60" w14:textId="356012E1" w:rsidR="002220BA" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07CB8DBC" w14:textId="15DADF2B" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0CC9053C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>11. Will my name be read at the ceremony?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F07B1C" w14:textId="070B430D" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0CC9053C">
+        <w:t xml:space="preserve">Yes, your name will be read at the ceremony. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57ED7197" w14:textId="4DD433B5" w:rsidR="002220BA" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E44BE4D" w14:textId="4A7C9598" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. Are there any other viewing locations for the ceremony aside from </w:t>
+      </w:r>
+      <w:r w:rsidR="17578195" w:rsidRPr="6A7A2111">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>William “Dick” Price Stadium</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="131700D6" w14:textId="53252EE3" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0CC9053C">
+        <w:t>The L. Douglas Wilder Performing Arts Center will serve as an alternate viewing site for the commencement ceremony. Tickets are not required for Wilder Center.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E5BB5A2" w14:textId="21DEB2C8" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:t xml:space="preserve">The ceremony will be streamed live on the university website, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6">
+        <w:r w:rsidRPr="6A7A2111">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.nsu.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0139066D" w14:textId="262E6CA9" w:rsidR="2D805AED" w:rsidRDefault="2D805AED" w:rsidP="6A7A2111">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:strike/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00061D82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="AA0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>streaming begins at the start of the ceremony</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E1D55B6" w14:textId="6ADE1211" w:rsidR="002220BA" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0728D21D" w14:textId="62612C54" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0CC9053C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>13. How much is the application and graduation fee?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F512FD5" w14:textId="5151C987" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:t xml:space="preserve">The application fee is $30 and is due no later </w:t>
+      </w:r>
+      <w:r w:rsidR="732210C2" w:rsidRPr="6A7A2111">
+        <w:t xml:space="preserve">Wednesday, April 29, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Int_asLzJeII"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="732210C2" w:rsidRPr="6A7A2111">
+        <w:t>2026</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:t xml:space="preserve"> to Student Accounts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BFEB650" w14:textId="523E8540" w:rsidR="002220BA" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F033D0B" w14:textId="1982DB6B" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0CC9053C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>14. Where do I purchase academic regalia?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="437F8F3F" w14:textId="59657DC8" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="6A7A2111">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:t>Academic regalia can be purchased from the University Bookstore</w:t>
+      </w:r>
+      <w:r w:rsidR="702790B6" w:rsidRPr="6A7A2111">
+        <w:t>. The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:t xml:space="preserve"> last day to purchase regalia in-person at the bookstore is Friday, </w:t>
+      </w:r>
+      <w:r w:rsidR="358A4B1E" w:rsidRPr="6A7A2111">
+        <w:t>May 8, 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:t xml:space="preserve">. Students who are unable to come to </w:t>
+      </w:r>
+      <w:r w:rsidR="002C79CB" w:rsidRPr="6A7A2111">
+        <w:t>campus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:t xml:space="preserve"> can order online,</w:t>
+      </w:r>
+      <w:r w:rsidR="12736029" w:rsidRPr="6A7A2111">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidRPr="6A7A2111">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>http://colleges.herffjones.com/college/_norfolk/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="7676E739" w:rsidRPr="6A7A2111">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:t xml:space="preserve">The last day to order online is </w:t>
+      </w:r>
+      <w:r w:rsidR="0CF66D3D" w:rsidRPr="6A7A2111">
+        <w:t>Tues</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:t xml:space="preserve">day, </w:t>
+      </w:r>
+      <w:r w:rsidR="524EF564" w:rsidRPr="6A7A2111">
+        <w:t>April 14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="3755E700" w:rsidRPr="6A7A2111">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:t xml:space="preserve">. Orders placed after this date may incur additional fees. Contact the University Bookstore with questions, (757) 823-2037. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="753ACF63" w14:textId="1C14749A" w:rsidR="002220BA" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D591A52" w14:textId="1363143D" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0CC9053C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>15. Is academic regalia required?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A285534" w14:textId="1006E31C" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0CC9053C">
+        <w:t xml:space="preserve">Yes, academic regalia is required to participate in the Commencement Ceremony. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B9723A" w14:textId="4E486765" w:rsidR="002220BA" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29E6309E" w14:textId="2B0A4453" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0CC9053C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>16. When is the graduation application due?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB79AF2" w14:textId="0B21ADBB" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:t xml:space="preserve">The graduation application is due no later than Friday, </w:t>
+      </w:r>
+      <w:r w:rsidR="79FCA471" w:rsidRPr="6A7A2111">
+        <w:t>February 6, 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:t xml:space="preserve">. Please contact </w:t>
+      </w:r>
+      <w:r w:rsidR="662DC27E" w:rsidRPr="6A7A2111">
+        <w:t>the Office</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:t xml:space="preserve"> of the Registrar with questions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B00EDE" w14:textId="519EDA87" w:rsidR="002220BA" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6043D10F" w14:textId="26D44FFC" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0CC9053C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>17. Will professional photos be offered to graduates?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46681F1A" w14:textId="30E98CFD" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:t xml:space="preserve">Yes, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:t>GradImages</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:t xml:space="preserve"> is the official Commencement photographer. They will capture photos of the graduates as </w:t>
+      </w:r>
+      <w:r w:rsidR="3F73B7AA" w:rsidRPr="6A7A2111">
+        <w:t>they</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="265184D3" w:rsidRPr="6A7A2111">
+        <w:t>cross</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A7A2111">
+        <w:t xml:space="preserve"> the stage with their diploma in hand. Proofs and purchase information will be mailed or emailed directly to each graduate. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F9A4F3E" w14:textId="0E23A40B" w:rsidR="002220BA" w:rsidRDefault="002220BA" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58CC0681" w14:textId="44F716CD" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0CC9053C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>18. Are face masks required?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C078E63" w14:textId="7A76211F" w:rsidR="002220BA" w:rsidRDefault="5D3DF994" w:rsidP="0CC9053C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...126 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0CC9053C">
+        <w:t>No, face masks are not required. However, graduates are allowed to wear face coverings for their own comfort if desired</w:t>
+      </w:r>
+      <w:r w:rsidR="69406356" w:rsidRPr="0CC9053C">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="6A7A2111" w:rsidR="5D3DF994">
-[...3206 lines deleted...]
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+    </w:p>
+    <w:sectPr w:rsidR="002220BA">
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="020B0004020202020204"/>
-[...6 lines deleted...]
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
-<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence">
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:textHash int2:hashCode="CF8Q7FOWLRV6HW" int2:id="P4v28bor">
-      <int2:state int2:type="spell" int2:value="Rejected"/>
+      <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
     <int2:bookmark int2:bookmarkName="_Int_fZ8jIwLE" int2:invalidationBookmarkName="" int2:hashCode="MFWBo3a9md2OR/" int2:id="p8y8oUYp">
-      <int2:state int2:type="style" int2:value="Rejected"/>
+      <int2:state int2:value="Rejected" int2:type="style"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_asLzJeII" int2:invalidationBookmarkName="" int2:hashCode="ruZVdz2Fb7A4U2" int2:id="pdJEvtz0">
-      <int2:state int2:type="gram" int2:value="Rejected"/>
+      <int2:state int2:value="Rejected" int2:type="gram"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_9KDBxZBh" int2:invalidationBookmarkName="" int2:hashCode="vfm32edxJZqOqh" int2:id="0ctitgg9">
-      <int2:state int2:type="style" int2:value="Rejected"/>
+      <int2:state int2:value="Rejected" int2:type="style"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_fUlGoc2m" int2:invalidationBookmarkName="" int2:hashCode="1NKnE7v+TcJo+K" int2:id="i9CqQKaC">
-      <int2:state int2:type="gram" int2:value="Rejected"/>
+      <int2:state int2:value="Rejected" int2:type="gram"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_jhobavms" int2:invalidationBookmarkName="" int2:hashCode="6fwSY6boZzh7o+" int2:id="u7XbR7G7">
-      <int2:state int2:type="gram" int2:value="Rejected"/>
-[...2 lines deleted...]
-      <int2:state int2:type="gram" int2:value="Rejected"/>
+      <int2:state int2:value="Rejected" int2:type="gram"/>
     </int2:bookmark>
   </int2:observations>
   <int2:intelligenceSettings/>
+  <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-[...3 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01B35928"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E8D836B6"/>
+    <w:lvl w:ilvl="0" w:tplc="5B3EE544">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="F5F201FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="A9C2E328">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="F9D4DB56">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="FBDCDD7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="A0CA0786">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="144E70CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="7954E9CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="F4BA417C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="20">
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="035ACD88"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FEA6C868"/>
+    <w:lvl w:ilvl="0" w:tplc="E1B21B30">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="6FC8DC06">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="65749556">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="A822B268">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="C324B7FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="D85CDF34">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="8C541120">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="7524606A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="368618E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="19">
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="047063EA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BA46984E"/>
+    <w:lvl w:ilvl="0" w:tplc="8E4A2074">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="7DACC8EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="389ADDE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="FCACFBD6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="C3DEC4A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="D2C6A612">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="8F88DE26">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="EC62ED02">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="EEE8D9E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="18">
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0619988A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0E7CFA44"/>
+    <w:lvl w:ilvl="0" w:tplc="8FBED85E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="4BCE8BC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="F976A652">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="243ECF90">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="78FAA89C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="14067EF6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="478C4AD2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="BBB809C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="99445056">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="17">
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08F7BEE3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="85243C16"/>
+    <w:lvl w:ilvl="0" w:tplc="A600D7EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="BE66FCBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="CA3C0F5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="5D585880">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="A7B684D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="888E35CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="D3AE4D38">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="B37E6082">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="EF926930">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="16">
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FE3DAAC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DB7846A8"/>
+    <w:lvl w:ilvl="0" w:tplc="194006C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="33EC48CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="182CD746">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="5A2E1D98">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="C9CC1E04">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="EEF8643E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="30E65678">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="8ADC980A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="4A561C52">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="15">
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="131AA7AA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="29D2D8C6"/>
+    <w:lvl w:ilvl="0" w:tplc="C42C817C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="F4DE9810">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="0C4AC30A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="D90643EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="309C3410">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="B7E692CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="F800D586">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="1942720A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="58124768">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="14">
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1858B00D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="54408CB0"/>
+    <w:lvl w:ilvl="0" w:tplc="A986F724">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="ABA084E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5A4A2F58">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CEC4E038">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="40A6A42A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="710E9352">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="32E2558E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="94DAE9E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E2080354">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="13">
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18ABE51E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8E26D76A"/>
+    <w:lvl w:ilvl="0" w:tplc="990C08D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="826E5524">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="DF4CE920">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="F884A122">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="418E571E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="93AEE186">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="77A8E536">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="05D41662">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="19C4FD8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="12">
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1AC81562"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C172B172"/>
+    <w:lvl w:ilvl="0" w:tplc="CF32615A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="461E562E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="B40A883A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="8354C852">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="8FAACEDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="D53CF2F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="7C741024">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="801648C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="DACC87CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="11">
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B24EC81"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="08AE50D4"/>
+    <w:lvl w:ilvl="0" w:tplc="3A4AA2FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="7876AA62">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="10BA0F10">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="2238493E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="372CF2E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="E70C3E02">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="37BCADA8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="8396B92C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="44A61696">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="10">
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24C84F1B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C7245B94"/>
+    <w:lvl w:ilvl="0" w:tplc="A1C2F78A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="2A78C946">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="2B908DA8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="DEAE3A00">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="5D8C4F88">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="8A3CA0E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="B916FBCA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="FFE0C1F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="851E2E10">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="9">
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AA6E2F7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B720FDEE"/>
+    <w:lvl w:ilvl="0" w:tplc="336C23A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="BACE18D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="54D0063C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="74AAFB74">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="3ACE4DF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="97840A06">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="DAC8E1DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="902A10B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="E0BE56D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="8">
-[...5 lines deleted...]
-      <w:lvlText w:val="%1)"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D19211C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="776E2448"/>
+    <w:lvl w:ilvl="0" w:tplc="39A62674">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="7F427A80">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="EDC2EF40">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="2870A1D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="7C5C5F0C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="BD60B434">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="D5BC4D6A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="4E92BE56">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="99B0752A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="7">
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42C9AD79"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4FFE2660"/>
+    <w:lvl w:ilvl="0" w:tplc="8A3EE2CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="0102E712">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="56347302">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="ABF2F746">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="FBDA8738">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="07E64F7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="F95E3C94">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="64D48774">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="E264CC28">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="6">
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C7AAF46"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5B12474C"/>
+    <w:lvl w:ilvl="0" w:tplc="B11C29F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="D08C4110">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="513E50FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="ACEA04D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="981AC618">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="2D2E8782">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="1E88B0DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="A9C2E748">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="3ADA22EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="5">
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="603A9B5D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6DB40620"/>
+    <w:lvl w:ilvl="0" w:tplc="629ED130">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="B24235D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="F07C6A2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="FAD8B55C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="213EC2A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="3C18F768">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="1182E5E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="BBBCA9A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="E4DECDCC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="4">
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="625CDD9E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E35AADCE"/>
+    <w:lvl w:ilvl="0" w:tplc="288A8860">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="50AC6590">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="DA00C7F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="17FC5D26">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="18921D9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="888CD142">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7BEEBC96">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="53E603AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3E5A979C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="3">
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74C94099"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9E1AF718"/>
+    <w:lvl w:ilvl="0" w:tplc="12A493B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="75443A8E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="A580BF72">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="F1DC0C9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="ABA68D2A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="0EC023CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="060E9784">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="199A9356">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="AE9C185E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="2">
-[...5 lines deleted...]
-      <w:lvlText w:val="(%1)"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="764A46F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B72EFCF8"/>
+    <w:lvl w:ilvl="0" w:tplc="3946C57C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="C3E2559A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="7DC8F19E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="F110B4BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="F5821EE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="8D6CD5B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="C714C3F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="02826C24">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="03D41A2A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="1">
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D9E3520"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B7282412"/>
+    <w:lvl w:ilvl="0" w:tplc="1660B78E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="54DA8CBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="70F26592">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="2E6EAEFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="5AAA9662">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="A4FE0C70">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="9B84A1BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="E60CF244">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="CAD29744">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="21">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="1" w16cid:durableId="203837611">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="2" w16cid:durableId="837034817">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1802306215">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="4" w16cid:durableId="882249939">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1151945977">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1370179042">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="508327343">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="916400419">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1859808043">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1726634923">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="221865506">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1299610368">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="13" w16cid:durableId="691954459">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="2082024295">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1121145477">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="181478722">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="906916457">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1847405459">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1083331258">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="17">
-[...11 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="20" w16cid:durableId="1122580567">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="12">
-[...29 lines deleted...]
-  <w:num w:numId="2">
+  <w:num w:numId="21" w16cid:durableId="1749619921">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0144A05C"/>
+    <w:rsid w:val="00061D82"/>
+    <w:rsid w:val="0012628F"/>
+    <w:rsid w:val="002220BA"/>
+    <w:rsid w:val="002C79CB"/>
     <w:rsid w:val="00EFD283"/>
     <w:rsid w:val="0144A05C"/>
     <w:rsid w:val="02A97568"/>
     <w:rsid w:val="031F157F"/>
     <w:rsid w:val="044E0D3A"/>
     <w:rsid w:val="05B51F25"/>
     <w:rsid w:val="05F40068"/>
     <w:rsid w:val="062A5F77"/>
     <w:rsid w:val="06DBABDB"/>
     <w:rsid w:val="0715D133"/>
     <w:rsid w:val="0862D514"/>
     <w:rsid w:val="097AFCEE"/>
     <w:rsid w:val="0A6A5C9D"/>
     <w:rsid w:val="0B751E4F"/>
     <w:rsid w:val="0B8DB3CC"/>
     <w:rsid w:val="0CC9053C"/>
     <w:rsid w:val="0CDF1059"/>
     <w:rsid w:val="0CF66D3D"/>
     <w:rsid w:val="0D540243"/>
     <w:rsid w:val="0DE4C98B"/>
     <w:rsid w:val="0E529B65"/>
     <w:rsid w:val="0F925238"/>
     <w:rsid w:val="106FB4D8"/>
     <w:rsid w:val="12736029"/>
     <w:rsid w:val="1282CC09"/>
@@ -5550,133 +3361,133 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0144A05C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{87A88C05-1CFB-4C63-90FF-ACEA368E747D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5832,52 +3643,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -5938,120 +3749,125 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
-    <w:uiPriority w:val="34"/>
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0CC9053C"/>
     <w:pPr>
-      <w:spacing/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
-    <w:uiPriority w:val="99"/>
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0CC9053C"/>
     <w:rPr>
       <w:color w:val="467886"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="R81be233089504210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="R54413f51a1fb4df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsu.edu" TargetMode="External" Id="R2537e397f8474df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsu.edu" TargetMode="External" Id="Red68f52d1d8a4f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://colleges.herffjones.com/college/_norfolk/" TargetMode="External" Id="R342fcf7d5a0346bc" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://colleges.herffjones.com/college/_norfolk/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsu.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsu.edu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -6268,50 +4084,58 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>3</Pages>
+  <Words>703</Words>
+  <Characters>4012</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>33</Lines>
+  <Paragraphs>9</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>4706</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <keywords/>
+  <dc:creator>Vega, Lauren A.</dc:creator>
+  <cp:keywords/>
   <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator>Vega, Lauren A.</dc:creator>
-[...1 lines deleted...]
-</coreProperties>
+</cp:coreProperties>
 </file>