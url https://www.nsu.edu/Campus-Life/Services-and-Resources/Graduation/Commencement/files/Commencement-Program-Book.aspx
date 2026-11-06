--- v0 (2026-09-26)
+++ v1 (2026-11-06)
@@ -272,51 +272,51 @@
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="00583C"/>
     <a:srgbClr val="017B60"/>
     <a:srgbClr val="D9BD63"/>
     <a:srgbClr val="1F4631"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{8728C23C-9FE5-4789-A17A-5366BF272909}" v="2" dt="2026-09-15T15:52:11.513"/>
+    <p1510:client id="{736AB1A9-19BA-405C-B855-2AF11B10A505}" v="3" dt="2026-10-22T12:41:31.254"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{9DCAF9ED-07DC-4A11-8D7F-57B35C25682E}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
@@ -1536,324 +1536,104 @@
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr>
         <p:scale>
           <a:sx n="1" d="2"/>
           <a:sy n="1" d="2"/>
         </p:scale>
         <p:origin x="3480" y="552"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
     <pc:chgData name="Vega, Lauren A." userId="8eeab06c-c1ba-44d4-91c7-a35354c637b0" providerId="ADAL" clId="{8648EA47-7618-48A1-9075-3D1191EA9AFD}"/>
     <pc:docChg chg="undo custSel modSld">
-      <pc:chgData name="Vega, Lauren A." userId="8eeab06c-c1ba-44d4-91c7-a35354c637b0" providerId="ADAL" clId="{8648EA47-7618-48A1-9075-3D1191EA9AFD}" dt="2026-09-15T15:52:13.900" v="555"/>
+      <pc:chgData name="Vega, Lauren A." userId="8eeab06c-c1ba-44d4-91c7-a35354c637b0" providerId="ADAL" clId="{8648EA47-7618-48A1-9075-3D1191EA9AFD}" dt="2026-10-22T12:43:42.373" v="612" actId="113"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Vega, Lauren A." userId="8eeab06c-c1ba-44d4-91c7-a35354c637b0" providerId="ADAL" clId="{8648EA47-7618-48A1-9075-3D1191EA9AFD}" dt="2026-09-10T15:43:21.910" v="467" actId="113"/>
+        <pc:chgData name="Vega, Lauren A." userId="8eeab06c-c1ba-44d4-91c7-a35354c637b0" providerId="ADAL" clId="{8648EA47-7618-48A1-9075-3D1191EA9AFD}" dt="2026-10-22T12:41:43.586" v="602" actId="113"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="837402205" sldId="264"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Vega, Lauren A." userId="8eeab06c-c1ba-44d4-91c7-a35354c637b0" providerId="ADAL" clId="{8648EA47-7618-48A1-9075-3D1191EA9AFD}" dt="2026-09-10T15:43:21.910" v="467" actId="113"/>
+          <ac:chgData name="Vega, Lauren A." userId="8eeab06c-c1ba-44d4-91c7-a35354c637b0" providerId="ADAL" clId="{8648EA47-7618-48A1-9075-3D1191EA9AFD}" dt="2026-10-22T12:41:43.586" v="602" actId="113"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="837402205" sldId="264"/>
             <ac:spMk id="4" creationId="{ACFBB810-3430-2C29-1AA0-9744AA0A1AA3}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Vega, Lauren A." userId="8eeab06c-c1ba-44d4-91c7-a35354c637b0" providerId="ADAL" clId="{8648EA47-7618-48A1-9075-3D1191EA9AFD}" dt="2026-09-15T15:52:13.900" v="555"/>
+        <pc:chgData name="Vega, Lauren A." userId="8eeab06c-c1ba-44d4-91c7-a35354c637b0" providerId="ADAL" clId="{8648EA47-7618-48A1-9075-3D1191EA9AFD}" dt="2026-10-22T12:39:38.283" v="592" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="729609147" sldId="265"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod ord">
-          <ac:chgData name="Vega, Lauren A." userId="8eeab06c-c1ba-44d4-91c7-a35354c637b0" providerId="ADAL" clId="{8648EA47-7618-48A1-9075-3D1191EA9AFD}" dt="2026-09-15T15:52:13.900" v="555"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Vega, Lauren A." userId="8eeab06c-c1ba-44d4-91c7-a35354c637b0" providerId="ADAL" clId="{8648EA47-7618-48A1-9075-3D1191EA9AFD}" dt="2026-10-22T12:39:31.348" v="591" actId="1076"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="729609147" sldId="265"/>
             <ac:spMk id="3" creationId="{FACE640F-7F5A-BDB7-205D-765FA80B6796}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod ord">
-          <ac:chgData name="Vega, Lauren A." userId="8eeab06c-c1ba-44d4-91c7-a35354c637b0" providerId="ADAL" clId="{8648EA47-7618-48A1-9075-3D1191EA9AFD}" dt="2026-09-11T20:52:57.792" v="534" actId="1076"/>
+          <ac:chgData name="Vega, Lauren A." userId="8eeab06c-c1ba-44d4-91c7-a35354c637b0" providerId="ADAL" clId="{8648EA47-7618-48A1-9075-3D1191EA9AFD}" dt="2026-10-22T12:39:38.283" v="592" actId="1076"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="729609147" sldId="265"/>
             <ac:spMk id="4" creationId="{83302BFD-960F-CBB3-E984-CDC12813A10C}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Vega, Lauren A." userId="8eeab06c-c1ba-44d4-91c7-a35354c637b0" providerId="ADAL" clId="{8648EA47-7618-48A1-9075-3D1191EA9AFD}" dt="2026-09-10T15:46:23.120" v="472" actId="113"/>
+        <pc:chgData name="Vega, Lauren A." userId="8eeab06c-c1ba-44d4-91c7-a35354c637b0" providerId="ADAL" clId="{8648EA47-7618-48A1-9075-3D1191EA9AFD}" dt="2026-10-22T12:43:42.373" v="612" actId="113"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="643777997" sldId="266"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Vega, Lauren A." userId="8eeab06c-c1ba-44d4-91c7-a35354c637b0" providerId="ADAL" clId="{8648EA47-7618-48A1-9075-3D1191EA9AFD}" dt="2026-09-10T15:46:23.120" v="472" actId="113"/>
+          <ac:chgData name="Vega, Lauren A." userId="8eeab06c-c1ba-44d4-91c7-a35354c637b0" providerId="ADAL" clId="{8648EA47-7618-48A1-9075-3D1191EA9AFD}" dt="2026-10-22T12:43:42.373" v="612" actId="113"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="643777997" sldId="266"/>
             <ac:spMk id="3" creationId="{05948542-FCE1-3AE6-C6C9-17975609DF70}"/>
-          </ac:spMkLst>
-[...218 lines deleted...]
-            <ac:spMk id="3" creationId="{D7AC13FA-0EBB-D5D3-EE1C-123BBAF05038}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -1916,51 +1696,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3978132" y="0"/>
             <a:ext cx="3043343" cy="467072"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="93324" tIns="46662" rIns="93324" bIns="46662" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{0DC994AA-C437-4EF4-8BEF-0B832D7FA420}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/15/2026</a:t>
+              <a:t>10/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0868EC96-C6CC-F2AF-D90F-143F4D20A07A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8842030"/>
             <a:ext cx="3043343" cy="467071"/>
@@ -2056,51 +1836,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3978132" y="0"/>
             <a:ext cx="3043343" cy="467072"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="93324" tIns="46662" rIns="93324" bIns="46662" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{38B16356-3B28-4AAF-8099-7941810E2475}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/15/2026</a:t>
+              <a:t>10/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="719138" y="1163638"/>
             <a:ext cx="5584825" cy="3141662"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -3896,51 +3676,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5237F11-76DB-4DD9-9747-3F38D05BA0FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D6D8061D-18C3-4F4F-85EF-561633F58754}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/15/2026</a:t>
+              <a:t>10/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3059F581-81B0-44B3-ABA5-A25CA4BAE489}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4106,51 +3886,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6B0D493-D1E7-4358-95E9-B5B80A49E603}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D6D8061D-18C3-4F4F-85EF-561633F58754}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/15/2026</a:t>
+              <a:t>10/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6E98326-3276-4B9E-960F-10C6677BFAF7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4326,51 +4106,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFBDA2A4-FD34-4E17-908F-4367B1E644C3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D6D8061D-18C3-4F4F-85EF-561633F58754}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/15/2026</a:t>
+              <a:t>10/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93B87AE3-776D-451D-AA52-C06B747248C5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -5201,51 +4981,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C56EB0F-63C8-5F75-A333-3413A9DC6F76}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D6D8061D-18C3-4F4F-85EF-561633F58754}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/15/2026</a:t>
+              <a:t>10/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D4DE333-25B4-E092-1CC4-C3D20BA25168}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -6976,51 +6756,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6CFCEB5-4092-FD13-478E-51CD74FDB82E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D6D8061D-18C3-4F4F-85EF-561633F58754}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/15/2026</a:t>
+              <a:t>10/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D077A4D-E7C0-912D-293F-D93F0CB5CA49}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -7702,51 +7482,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6CFCEB5-4092-FD13-478E-51CD74FDB82E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D6D8061D-18C3-4F4F-85EF-561633F58754}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/15/2026</a:t>
+              <a:t>10/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D077A4D-E7C0-912D-293F-D93F0CB5CA49}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8163,51 +7943,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6CFCEB5-4092-FD13-478E-51CD74FDB82E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D6D8061D-18C3-4F4F-85EF-561633F58754}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/15/2026</a:t>
+              <a:t>10/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D077A4D-E7C0-912D-293F-D93F0CB5CA49}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8406,51 +8186,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A55E4A6B-1966-4E57-9FB8-8B111E97BC11}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D6D8061D-18C3-4F4F-85EF-561633F58754}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/15/2026</a:t>
+              <a:t>10/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{133FC3DD-F2BE-41FF-895B-00129AAB15F5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -9058,51 +8838,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6CFCEB5-4092-FD13-478E-51CD74FDB82E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D6D8061D-18C3-4F4F-85EF-561633F58754}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/15/2026</a:t>
+              <a:t>10/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D077A4D-E7C0-912D-293F-D93F0CB5CA49}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -9775,51 +9555,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6CFCEB5-4092-FD13-478E-51CD74FDB82E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D6D8061D-18C3-4F4F-85EF-561633F58754}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/15/2026</a:t>
+              <a:t>10/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D077A4D-E7C0-912D-293F-D93F0CB5CA49}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -10749,51 +10529,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF7C9F8F-EC48-4D16-B4C6-023A7B607BE6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D6D8061D-18C3-4F4F-85EF-561633F58754}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/15/2026</a:t>
+              <a:t>10/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B79FA5B3-F726-417B-932A-B93E0C8F5AB3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -11027,51 +10807,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14CFA3AA-3FC1-4B98-8F99-1726F1AC0A38}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D6D8061D-18C3-4F4F-85EF-561633F58754}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/15/2026</a:t>
+              <a:t>10/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CE10883-BACC-41A1-9067-ECFDB937D721}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -11456,51 +11236,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C942CFB-FE12-494A-9C41-3CB90F07BDAA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D6D8061D-18C3-4F4F-85EF-561633F58754}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/15/2026</a:t>
+              <a:t>10/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C3A07E3-59E1-4EBD-9687-4B6ABE96ACA4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -11609,51 +11389,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{108152BF-92C7-4BF5-A9DB-16A0BF0F5F5D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D6D8061D-18C3-4F4F-85EF-561633F58754}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/15/2026</a:t>
+              <a:t>10/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1289DB7-F492-4037-A439-D70F7E556524}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -11734,51 +11514,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8031033-9688-463F-9614-47F2F5BC6BF7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D6D8061D-18C3-4F4F-85EF-561633F58754}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/15/2026</a:t>
+              <a:t>10/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{085B8DB2-C14B-45AC-ACAF-8702DF59C6E2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -12057,51 +11837,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9400115D-61B3-46D0-B4D3-30C374B526CF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D6D8061D-18C3-4F4F-85EF-561633F58754}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/15/2026</a:t>
+              <a:t>10/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF3C2AFC-D0F8-469F-B1E0-123C2E066EC1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -12360,51 +12140,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3ABFF4C5-82A8-4AD8-B7E2-2882F657683C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D6D8061D-18C3-4F4F-85EF-561633F58754}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/15/2026</a:t>
+              <a:t>10/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3860B401-B64F-417B-8AD6-581A22E5E0EC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -12935,51 +12715,51 @@
           <a:xfrm>
             <a:off x="7337102" y="6398878"/>
             <a:ext cx="4193908" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1100">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{D6D8061D-18C3-4F4F-85EF-561633F58754}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/15/2026</a:t>
+              <a:t>10/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8435B93C-2BE9-4847-BFE5-D3CBCC6E948C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="154429" y="6398878"/>
             <a:ext cx="4497315" cy="365125"/>
@@ -33812,52 +33592,52 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FACE640F-7F5A-BDB7-205D-765FA80B6796}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6190071" y="173512"/>
-            <a:ext cx="5006975" cy="6510969"/>
+            <a:off x="6389247" y="316599"/>
+            <a:ext cx="5006975" cy="6224792"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
             <a:prstDash/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:spcBef>
@@ -34255,51 +34035,51 @@
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83302BFD-960F-CBB3-E984-CDC12813A10C}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="994954" y="316602"/>
+            <a:off x="1041342" y="316599"/>
             <a:ext cx="4761412" cy="6224791"/>
           </a:xfrm>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
@@ -34365,55 +34145,96 @@
                   <a:srgbClr val="017B60"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Tickets &amp; Graduation Announcements</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0"/>
               <a:t>Commencement will be held on campus at Joseph G. Echols Memorial Hall. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400" b="1" dirty="0"/>
-              <a:t>The ticket allotment for each graduate is currently under consideration, and a final decision will be announced soon. </a:t>
+              <a:t>Each graduate will initially receive five (5) guest tickets, with the opportunity to join a waitlist to request additional tickets</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0"/>
-              <a:t>Once the ticket allotment has been determined, graduates will receive electronic tickets for distribution to their guests. All guests ages two (2) and older must have a ticket to enter Echols Hall. Graduates are responsible for distributing ceremony tickets to their guests. Graduates do not need a ticket to participate in the ceremony. Additional information regarding ticket availability and distribution will be communicated as soon as it becomes available. Seating is available on a first-come, first-served basis.</a:t>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Please note that additional tickets are not guaranteed and will be subject to availability. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>Graduates will receive electronic tickets for distribution to their guests. All guests ages two (2) and older must have a ticket to enter Echols Hall. Graduates are responsible for distributing ceremony tickets to their guests. Graduates do not need a ticket to participate in the ceremony. Additional information regarding ticket distribution, the waitlist process, and the availability of additional tickets will be communicated as it becomes available. Seating is available on a first-come, first-served basis.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
@@ -35115,51 +34936,51 @@
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="268599"/>
             <a:ext cx="4840288" cy="6320800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
             <a:prstDash/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzPct val="80000"/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
@@ -35305,112 +35126,179 @@
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Tickets</a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="017B60"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:pPr lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buClrTx/>
               <a:buSzPct val="80000"/>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1200" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Each graduate will initially receive </a:t>
+            </a:r>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>The number of electronic tickets allotted to each graduate is currently under consideration, and a final decision will be announced soon. </a:t>
+              <a:t>five (5) electronic guest tickets</a:t>
             </a:r>
             <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1200" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>, with the opportunity to join a waitlist to request additional tickets. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Additional tickets are not guaranteed </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1200" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>and will be subject to availability. All guests ages two (2) and older must have a ticket to enter Echols Hall. Additional information regarding ticket distribution, the waitlist process, and the availability of additional tickets will be communicated as it becomes available..</a:t>
+            </a:r>
+            <a:br>
               <a:rPr kumimoji="0" lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>All guests ages two (2) and older must have a ticket to enter Echols Hall. Information regarding the availability of additional tickets will be provided once the final ticket allotment has been determined. Graduates do not need a ticket for the ceremony.</a:t>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" i="0" cap="none" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Graduates do not need a ticket to participate in the ceremony</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" i="0" cap="none" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>.</a:t>
             </a:r>
             <a:br>
-              <a:rPr kumimoji="0" lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...8 lines deleted...]
-                <a:uFillTx/>
+              <a:rPr lang="en-US" sz="1200" b="1" i="0" cap="none" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="001E2E"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
@@ -36242,52 +36130,52 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05948542-FCE1-3AE6-C6C9-17975609DF70}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="787400" y="1011119"/>
-            <a:ext cx="10617200" cy="4835761"/>
+            <a:off x="787400" y="1011120"/>
+            <a:ext cx="10617200" cy="5063755"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
             <a:prstDash/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:spcBef>
@@ -36578,85 +36466,119 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzPct val="80000"/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>All guests are required to present a valid ticket to gain entry to Echols Hall. Each graduate will receive one (1) ticket for the Commencement Rehearsal. </a:t>
+              <a:t>All guests are required to present a valid ticket to gain entry to Echols Hall. Each graduate will receive one (1) ticket for the Commencement Rehearsal. For the Commencement Ceremony, </a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>The number of electronic guest tickets allotted to each graduate for the Commencement Ceremony is currently under consideration, and a final decision will be announced soon. </a:t>
+              <a:t>each graduate will initially receive five (5) electronic guest tickets</a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Graduates will be solely responsible for distributing their Commencement Ceremony tickets to their guests. Information regarding the availability of additional tickets will be provided once the final ticket allotment has been determined.</a:t>
+              <a:t>, with the opportunity to join a waitlist to request additional tickets. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Please note that additional tickets are not guaranteed and will be subject to availability</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>. Graduates are solely responsible for distributing their Commencement Ceremony tickets to their guests. Additional information regarding ticket distribution, the waitlist process, and the availability of additional tickets will be communicated as it becomes available. Graduates do not need a ticket to participate in the Commencement Ceremony.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="643777997"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
     <mc:Choice Requires="p15">
       <p:transition xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" spd="slow" p14:dur="1250">
         <p15:prstTrans prst="pageCurlDouble"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
@@ -37475,70 +37397,50 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010079F111ED35F8CC479449609E8A0923A6" ma:contentTypeVersion="28" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="60f5a4f2d2b0abadcf532d48ebf9cb71">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5" xmlns:ns3="16c05727-aa75-4e4a-9b5f-8a80a1165891" xmlns:ns4="230e9df3-be65-4c73-a93b-d1236ebd677e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7dd78129e6a1811f84807ad11c651531" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5"/>
     <xsd:import namespace="16c05727-aa75-4e4a-9b5f-8a80a1165891"/>
     <xsd:import namespace="230e9df3-be65-4c73-a93b-d1236ebd677e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Image" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
@@ -37806,155 +37708,175 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Image xmlns="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </Image>
+    <Status xmlns="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5">Not started</Status>
+    <Background xmlns="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5">false</Background>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <ImageTagsTaxHTField xmlns="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </ImageTagsTaxHTField>
+    <TaxCatchAll xmlns="230e9df3-be65-4c73-a93b-d1236ebd677e" xsi:nil="true"/>
+    <MediaServiceKeyPoints xmlns="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30E62E91-3991-445A-ADE0-DB143B39320F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C20BE78-9FDF-401B-B412-3AA10EC5BEA3}">
-[...17 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C180A77-4928-484F-9529-F716C85D6A6D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5"/>
     <ds:schemaRef ds:uri="16c05727-aa75-4e4a-9b5f-8a80a1165891"/>
     <ds:schemaRef ds:uri="230e9df3-be65-4c73-a93b-d1236ebd677e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C20BE78-9FDF-401B-B412-3AA10EC5BEA3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="16c05727-aa75-4e4a-9b5f-8a80a1165891"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="230e9df3-be65-4c73-a93b-d1236ebd677e"/>
+    <ds:schemaRef ds:uri="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>{10F006E9-F96D-48E8-BE32-21D21A02695C}TF020710ce-b2a3-4743-8ec4-0abcd2574951ef9f6aa4_win32-415a623b9e9a</Template>
   <TotalTime></TotalTime>
-  <Words>5520</Words>
+  <Words>5594</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>467</Paragraphs>
+  <Paragraphs>469</Paragraphs>
   <Slides>21</Slides>
   <Notes>15</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>21</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="28" baseType="lpstr">
       <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>Aptos Display</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Univers Condensed Light</vt:lpstr>
       <vt:lpstr>Walbaum Display Light</vt:lpstr>
       <vt:lpstr>AngleLinesVTI</vt:lpstr>
       <vt:lpstr>Commencement December 2026 Information Booklet   Norfolk State University 700 Park Avenue | Norfolk, VA 23504 757-823-8600 www.nsu.edu   </vt:lpstr>
       <vt:lpstr>AGENDA</vt:lpstr>
       <vt:lpstr>  COMMENCEMENT INFORMATION </vt:lpstr>
       <vt:lpstr>Commencement Day Information  Norfolk State University’s Fall 2026 Commencement will be held on campus in Joseph G. Echols Memorial Hall on Saturday, December 5, 2026. The processional will begin at 9:00 a.m. with the program immediately following.   Graduates Check-In  Graduates may begin arriving at the Price Stadium Ticket Window at 7:00 a.m. to pick up name cards. However, all graduates must be checked-in no later than 8:00 a.m. Graduates will be directed to the designated area(s) for student line-up in the Woods Science Building. Graduates arriving after 8:00 a.m. will not be allowed to join the academic processional.  *Please allow extra time as all individuals participating in commencement will use the same entry and security check points.   Regalia &amp; Attire  Full academic regalia (cap, gown, tassel, and hood) is required for those participating in the academic processional. Graduates should refrain from bringing personal items (i.e. purses, bags, cell phones and other electronic devices). Please also plan to wear appropriate, professional attire and comfortable shoes. (No Athletic Gear).  Professional Attire: suit, button down shirt, tie, skirts and/or slacks, dress shoes; dark colors to match green robes; modest heel height strongly recommended. </vt:lpstr>
       <vt:lpstr>Degrees and Certificates  Presentation of Candidates – The Dean of each of the University’s schools/colleges will present to the President the candidates for graduation from the school/college by department. As the department is called, the candidates from the department will stand.  Hooding – Only doctoral degree candidates will be hooded during the commencement ceremony. All other candidates should arrive at commencement ceremony in full academic regalia (cap, gown, hood, and tassel.) *Candidates should bring academic hoods to the Commencement Rehearsal.  Conferring of Degrees – After the President has conferred the degrees, those graduates will begin their walk to the stage to receive their degree. (Spacing will be supervised by designated marshals). Upon proceeding to the stage, graduates will receive their degree from the University Registrar and pass the name card to the Reader. Once the student’s name is called, graduates will proceed to the President for handshake and picture. Upon returning to their seats, graduates will remain standing until the last person in the row has returned, whereupon all in the row may be seated. When the ceremony has concluded, graduates will follow designated marshals back to the assembly area.  Names in Commencement Program Booklet - The names of candidates appearing in the Commencement Program Book will be of those who had a graduation application submitted to the Office of the Registrar prior to the close of business Friday, November 13, 2026. Any graduation candidate applications received after this date will not be listed in the commencement program. Having your name in the commencement program does not mean your degree will be conferred.   </vt:lpstr>
       <vt:lpstr>Venue Information &amp; Parking   Norfolk State University’s Commencement will be held on campus at Joseph G. Echols Memorial Hall. Doors will open to the general public at 7:00 a.m. Parking will be available throughout the campus.  All parking lots will be open and available for guests except for Lot 8 at Echols Hall. Limited handicapped parking will be available to guests on a first come, first serve basis. Lots 9, 11 &amp; 12 have been designated as handicapped lots for the commencement ceremony. Once these lots reach capacity, guests will be directed to other lots for parking. To gain access to the designated handicapped parking lots, enter the NSU Campus via Gate 8 (located off Ballentine Ave and/or MiddleTowne Arch). Shuttle services will be available to transport guests to/from parking lots to Echols Hall. Guests will have to walk to the nearest shuttle stop for pick-up. Shuttles services will begin at 7:00 a.m.   </vt:lpstr>
       <vt:lpstr>Information for GUESTS attending the Commencement Day Ceremony </vt:lpstr>
-      <vt:lpstr>Ceremony Venue  The 117th Commencement Ceremony will be held at Joseph G. Echols Memorial Hall. Doors will open to the general public at 7:00 a.m. Tickets are required for entry into commencement ceremony.   Tickets  The number of electronic tickets allotted to each graduate is currently under consideration, and a final decision will be announced soon. All guests ages two (2) and older must have a ticket to enter Echols Hall. Information regarding the availability of additional tickets will be provided once the final ticket allotment has been determined. Graduates do not need a ticket for the ceremony.  Guest Seating  Seating is available on a first come, first served basis. No saving of seats is permitted. All guests will be required to sit in the bleachers of the arena. Only graduates, faculty, and working commencement staff are allowed on the main floor. Handicapped seating will be available in the designated areas around the arena.  Masks  Face masks are not required for anyone attending the commencement ceremony. However, guests may choose to continue to wear masks at their own discretion. Please respect the masking decisions of all patrons.  Safety and Security  For the safety and security of all participants and attendees, all guests will be required to enter through security check points. Guests will be subject to metal detectors and/or wanding upon entry into the stadium. For a safe and smooth entry into the graduation area, it is recommended to use clear see-through bags and small clutch bags that are approximately the size of your hand. No weapons of any kind are permitted on campus. The following items are prohibited and should not be brought to campus: noise makers, confetti, balloons, inflatables, wrapped packages, placards/signs, backpacks, firearms, weapons including fireworks, firearms, sticks, clubs, knives of any length, and other weapons.  *Please do not bring any prohibited items.</vt:lpstr>
-      <vt:lpstr>NOTE: Please be advised that it is a lot of walking; therefore, it is recommended that guests with mobility challenges use walking assistive devices such as wheelchairs, scooters, etc. to and from Echols Hall.   Photography by Guests  It is permissible for Commencement guests to photograph proceedings from the stands only. No one other than those who have been issued a “Press Pass” will be allowed to take pictures on the main floor.   Inclement Weather  In case of severe weather that would alter the location of the ceremony, scheduled time, and/or cancel the ceremony, please visit the NSU website at www.nsu.edu, call the University operator at (757) 823-8600, listen to WNSB 91.1 FM, or tune in to WNSU Channel 47.   All guests are required to present a valid ticket to gain entry to Echols Hall. Each graduate will receive one (1) ticket for the Commencement Rehearsal. The number of electronic guest tickets allotted to each graduate for the Commencement Ceremony is currently under consideration, and a final decision will be announced soon. Graduates will be solely responsible for distributing their Commencement Ceremony tickets to their guests. Information regarding the availability of additional tickets will be provided once the final ticket allotment has been determined.</vt:lpstr>
+      <vt:lpstr>Ceremony Venue  The 117th Commencement Ceremony will be held at Joseph G. Echols Memorial Hall. Doors will open to the general public at 7:00 a.m. Tickets are required for entry into commencement ceremony.   Tickets  Each graduate will initially receive five (5) electronic guest tickets, with the opportunity to join a waitlist to request additional tickets. Additional tickets are not guaranteed and will be subject to availability. All guests ages two (2) and older must have a ticket to enter Echols Hall. Additional information regarding ticket distribution, the waitlist process, and the availability of additional tickets will be communicated as it becomes available.. Graduates do not need a ticket to participate in the ceremony.  Guest Seating  Seating is available on a first come, first served basis. No saving of seats is permitted. All guests will be required to sit in the bleachers of the arena. Only graduates, faculty, and working commencement staff are allowed on the main floor. Handicapped seating will be available in the designated areas around the arena.  Masks  Face masks are not required for anyone attending the commencement ceremony. However, guests may choose to continue to wear masks at their own discretion. Please respect the masking decisions of all patrons.  Safety and Security  For the safety and security of all participants and attendees, all guests will be required to enter through security check points. Guests will be subject to metal detectors and/or wanding upon entry into the stadium. For a safe and smooth entry into the graduation area, it is recommended to use clear see-through bags and small clutch bags that are approximately the size of your hand. No weapons of any kind are permitted on campus. The following items are prohibited and should not be brought to campus: noise makers, confetti, balloons, inflatables, wrapped packages, placards/signs, backpacks, firearms, weapons including fireworks, firearms, sticks, clubs, knives of any length, and other weapons.  *Please do not bring any prohibited items.</vt:lpstr>
+      <vt:lpstr>NOTE: Please be advised that it is a lot of walking; therefore, it is recommended that guests with mobility challenges use walking assistive devices such as wheelchairs, scooters, etc. to and from Echols Hall.   Photography by Guests  It is permissible for Commencement guests to photograph proceedings from the stands only. No one other than those who have been issued a “Press Pass” will be allowed to take pictures on the main floor.   Inclement Weather  In case of severe weather that would alter the location of the ceremony, scheduled time, and/or cancel the ceremony, please visit the NSU website at www.nsu.edu, call the University operator at (757) 823-8600, listen to WNSB 91.1 FM, or tune in to WNSU Channel 47.   All guests are required to present a valid ticket to gain entry to Echols Hall. Each graduate will receive one (1) ticket for the Commencement Rehearsal. For the Commencement Ceremony, each graduate will initially receive five (5) electronic guest tickets, with the opportunity to join a waitlist to request additional tickets. Please note that additional tickets are not guaranteed and will be subject to availability. Graduates are solely responsible for distributing their Commencement Ceremony tickets to their guests. Additional information regarding ticket distribution, the waitlist process, and the availability of additional tickets will be communicated as it becomes available. Graduates do not need a ticket to participate in the Commencement Ceremony.</vt:lpstr>
       <vt:lpstr>Hotel Information</vt:lpstr>
       <vt:lpstr>Preparing  for  the Ceremony </vt:lpstr>
       <vt:lpstr>Participation in the Commencement Ceremony  Only those students who have been conferred will be allowed to participate in commencement. Degrees will be distributed during the commencement ceremony to students with no outstanding financial obligations. If you are taking a course(s) at another institution during your last semester, this can adversely affect your graduation participation as all grades MUST be posted in order for your degree to be conferred. Any candidate who submits a graduation application and has it processed by the Office of the Registrar will be able to purchase graduation attire when it is made available by the NSU Bookstore (distribution information will be posted by NSU Bookstore). This does not mean that you will be allowed to participate in the commencement ceremony.   Commencement Fees  All degree candidates are required to pay the mandatory $30 graduation application fee and a $130 commencement fee. The payment deadline is Tuesday, November 24th. (The application fee is assessed each time an application is submitted.)  Important Dates to Remember:  Tuesday, November 24th - Final grades are due to the Office of the Registrar for Fall 2026 graduation candidates.   The Office of the Registrar will send an email to all undergraduate and graduate candidates informing them of their degree conferral and eligibility to participate in commencement ceremony the Wednesday of commencement week. All questions should be directed to the Office of the Registrar at 757-823-8377 or regstrar@nsu.edu.   Commencement Rehearsal  Norfolk State University’s Commencement Rehearsal will be held at 9:00 a.m. on Friday, December 4, 2026 in Joseph G. Echols Memorial Hall. It is mandatory that all candidates for graduation attend Commencement Rehearsal. The rehearsal will last approximately two hours. Graduates will receive the most up-to-date information regarding commencement check-in, graduate line-up, and other pertinent details. Graduates should bring picture ID and their hood. </vt:lpstr>
       <vt:lpstr>Graduation Fair  The NSU Bookstore will host the Graduation Fair in conjunction with Herff Jones from 11 a.m. – 4 p.m. on Wednesday, October 15. For more information regarding the Graduation Fair, please call the NSU Bookstore at 757-823-2037 or visit www.norfolkstate.bncollege.com.  Loan Exit Counseling Borrowers of the Ford Direct Student Loan, Federal Perkins Loan, and Virginia State Student Loan (VSSL) must attend MANDATORY EXIT COUNSELING SESSIONS. For Direct Loans Exit Counseling only please complete the exit loan counseling online before attending the in-person session by visiting www.studentloans.gov login in with your FSA ID. Please print proof of counseling completion at the end of the online session and bring copy to the in-person session. If you do not sign in with your FSA ID, you cannot meet the requirement for completing this counseling. For Federal Perkins Loan and Virginia State Student Loan (VSSL) Counseling, please complete the exit loan counseling online before attending the in-person session by visiting www.ecsi.net/myacct. Login with ECSIWebPin.   Please print proof of counseling completion at the end of the online session, and bring copy to the in-person session, assist with the completion of the online Exit Counseling information, please bring with you the names, addresses and telephone Numbers of three different references not living with you.   Please contact the Office of Financial Aid at (757) 823-8381 or financialaid@nsu.edu for all Ford Direct Student Loans and Mr. Raymond Johnson at (757) 823-2647 rajohnson@nsu.edu in the Office of Student Accounts for Virginia State Student Loans – VSSL and/or Federal Perkins Loans.</vt:lpstr>
       <vt:lpstr>Direct Loan Late-Stage Delinquency Program  Norfolk State University is a participant in the William D. Ford Direct Loan Late-Stage Delinquency Program. Many students go into default on their student loans because they do not understand their repayment options. The Direct Loan Servicing Center is facilitating communications with delinquent borrowers to help schools reduce default rates. Defaulting on your student loan not only affects you, but it also adversely affects Norfolk State University where you obtained your student loan. Late-Stage Delinquency includes borrowers who are more than 240 days, but less than 361 days, delinquent in making a payment on a subsidized or unsubsidized student loan. Borrowers who are in late-stage delinquency are at greatest risk of losing eligibility for Title IV aid and defaulting on their student loan. The good news is that this represents a small percentage of students in repayment.   Delinquent borrowers may call the Default Resolution Group at 800-621-3115 for assistance in bringing loans to current status. For Additional Information, visit www.studentloans.gov   It is very important for borrowers to understand the consequences of default: The U. S. Treasury may withhold tax refunds to make payments (Federal Direct and Federal Perkins) on the defaulted loan. The borrower may have to pay additional collection costs. The borrower may be subject to wage garnishment. Credit Bureaus may be notified, and credit ratings will suffer. This may mean that the borrower cannot get a car loan, a mortgage loan, a credit card, and may be reported as a bad credit risk, which can affect the borrower for years to come. Once the loan is declared in default, the borrower is no longer entitled to any deferments or forbearances. In addition, the borrower may not receive any additional Title IV federal student aid. </vt:lpstr>
       <vt:lpstr>Ordering the Correct Regalia</vt:lpstr>
       <vt:lpstr>Hood Colors  In determining what you need, you first need to know a bit about choosing colors. Your hood velvet color is the color of your discipline (for example, Purple is the color of the Law discipline). The inside of the hood includes a field color, and may contain one or more chevrons, all of which represent your school colors. For more information, please contact the NSU Bookstore at (757) 823-2037.   Doctoral Degree Candidates: Green Tam/Gold Tassel/Green Gown/Doctorate Hood  Norfolk State University awards the Doctor of Philosophy degree. The gold tassel is worn to the left, signifying the possession of an academic degree. The doctor’s gown has voluminous sleeves with three velvet chevrons, and velvet facing down the front openings of the gown. Colors listed below designate the proper doctorate hood color:</vt:lpstr>
       <vt:lpstr>Bachelor’s Degree Candidates: Green Cap/Tassel/Green Gown  The cap is worn parallel to the floor. Undergraduates, who have not yet earned a first degree, wear the tassel forward and to the right. During the ceremony when directed the tassel is moved to the left, signifying the conferring of the degree.  Colors listed in the chart designate the proper bachelor’s hood color listed by college/school:  </vt:lpstr>
       <vt:lpstr>Dress and Decorum All graduates, except those being commissioned in ROTC, are required to wear academic attire (Mortar boards and gowns). Mortar boards (hats) are worn with the tips in a horizontal position – not tilted. All undergraduates and candidates for associate degrees march with tassels on the right side of their hats. Graduate students always wear their tassels on the left side during the ceremony. Men wear hats throughout the program except during the Invocation, National Anthem and Benediction. Women do not remove their hats during the ceremony. Professional and/or business attire should be worn under robes. Purses are not to be carried in the processional. Provisions should be made to leave them with family or friends. Cellular telephones and/or any electronic devices are not to be used at any time during the ceremony. </vt:lpstr>
       <vt:lpstr>Important Telephone Numbers </vt:lpstr>
       <vt:lpstr>THANK YOU  &amp; Congratulations </vt:lpstr>
       <vt:lpstr>THANK YOU   Commencement FALL 2026 sponsor</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>