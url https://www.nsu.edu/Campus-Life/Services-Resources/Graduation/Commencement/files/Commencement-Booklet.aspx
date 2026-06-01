--- v1 (2026-04-12)
+++ v2 (2026-06-01)
@@ -53,51 +53,50 @@
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
-  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483667" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId26"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId27"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="289" r:id="rId5"/>
     <p:sldId id="288" r:id="rId6"/>
@@ -245,76 +244,68 @@
   <p188:author id="{00000000-0000-0000-0000-000000000000}" name="Author" initials="A" userId="Author" providerId="AD"/>
   <p188:author id="{251A3244-32AA-801D-5F95-DEE9119E92C6}" name="Vega, Lauren A." initials="VL" userId="S::lavega@nsu.edu::8eeab06c-c1ba-44d4-91c7-a35354c637b0" providerId="AD"/>
 </p188:authorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1" useTimings="0">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
+    <a:srgbClr val="D9BD63"/>
     <a:srgbClr val="297960"/>
     <a:srgbClr val="017B60"/>
     <a:srgbClr val="00583C"/>
-    <a:srgbClr val="D9BD63"/>
     <a:srgbClr val="1F4631"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
-</file>
-[...6 lines deleted...]
-</p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{9DCAF9ED-07DC-4A11-8D7F-57B35C25682E}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
@@ -1506,355 +1497,76 @@
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="66" d="100"/>
           <a:sy n="66" d="100"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Vega, Lauren A." userId="S::lavega@nsu.edu::8eeab06c-c1ba-44d4-91c7-a35354c637b0" providerId="AD" clId="Web-{5652931B-BC73-805D-D8F3-DC7042FCC0AA}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Vega, Lauren A." userId="S::lavega@nsu.edu::8eeab06c-c1ba-44d4-91c7-a35354c637b0" providerId="AD" clId="Web-{5652931B-BC73-805D-D8F3-DC7042FCC0AA}" dt="2026-01-15T13:14:00.738" v="82" actId="20577"/>
+    <pc:chgData name="Vega, Lauren A." userId="8eeab06c-c1ba-44d4-91c7-a35354c637b0" providerId="ADAL" clId="{8648EA47-7618-48A1-9075-3D1191EA9AFD}"/>
+    <pc:docChg chg="undo custSel addSld delSld modSld">
+      <pc:chgData name="Vega, Lauren A." userId="8eeab06c-c1ba-44d4-91c7-a35354c637b0" providerId="ADAL" clId="{8648EA47-7618-48A1-9075-3D1191EA9AFD}" dt="2026-04-22T21:01:20.782" v="311" actId="1076"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="modSp">
-        <pc:chgData name="Vega, Lauren A." userId="S::lavega@nsu.edu::8eeab06c-c1ba-44d4-91c7-a35354c637b0" providerId="AD" clId="Web-{5652931B-BC73-805D-D8F3-DC7042FCC0AA}" dt="2026-01-15T13:09:33.808" v="58" actId="20577"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Vega, Lauren A." userId="8eeab06c-c1ba-44d4-91c7-a35354c637b0" providerId="ADAL" clId="{8648EA47-7618-48A1-9075-3D1191EA9AFD}" dt="2026-04-22T21:01:20.782" v="311" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="3666674671" sldId="261"/>
-[...38 lines deleted...]
-          <pc:sldMk cId="4259977132" sldId="268"/>
+          <pc:sldMk cId="1190896115" sldId="296"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod modGraphic">
-          <ac:chgData name="Vega, Lauren A." userId="S::lavega@nsu.edu::8eeab06c-c1ba-44d4-91c7-a35354c637b0" providerId="AD" clId="Web-{B27D0E73-C8BC-2770-9F05-189EAA45AB58}" dt="2026-01-16T19:08:59.119" v="19" actId="1076"/>
+          <ac:chgData name="Vega, Lauren A." userId="8eeab06c-c1ba-44d4-91c7-a35354c637b0" providerId="ADAL" clId="{8648EA47-7618-48A1-9075-3D1191EA9AFD}" dt="2026-04-22T21:01:20.782" v="311" actId="1076"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="4259977132" sldId="268"/>
-            <ac:graphicFrameMk id="9" creationId="{6F530282-5AF4-2EA3-5AAD-601BFCED45A6}"/>
+            <pc:sldMk cId="1190896115" sldId="296"/>
+            <ac:graphicFrameMk id="9" creationId="{ABC1A973-E1AB-54E7-9BE6-6D54D29B3C71}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
-      </pc:sldChg>
-[...238 lines deleted...]
-        </pc:cxnChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -1915,51 +1627,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3978132" y="0"/>
             <a:ext cx="3043343" cy="467072"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="93324" tIns="46662" rIns="93324" bIns="46662" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{0DC994AA-C437-4EF4-8BEF-0B832D7FA420}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/13/2026</a:t>
+              <a:t>4/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0868EC96-C6CC-F2AF-D90F-143F4D20A07A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8842030"/>
             <a:ext cx="3043343" cy="467071"/>
@@ -2055,51 +1767,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3978132" y="0"/>
             <a:ext cx="3043343" cy="467072"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="93324" tIns="46662" rIns="93324" bIns="46662" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{38B16356-3B28-4AAF-8099-7941810E2475}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/13/2026</a:t>
+              <a:t>4/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="719138" y="1163638"/>
             <a:ext cx="5584825" cy="3141662"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -3629,51 +3341,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5237F11-76DB-4DD9-9747-3F38D05BA0FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D6D8061D-18C3-4F4F-85EF-561633F58754}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/13/2026</a:t>
+              <a:t>4/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3059F581-81B0-44B3-ABA5-A25CA4BAE489}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3839,51 +3551,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6B0D493-D1E7-4358-95E9-B5B80A49E603}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D6D8061D-18C3-4F4F-85EF-561633F58754}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/13/2026</a:t>
+              <a:t>4/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6E98326-3276-4B9E-960F-10C6677BFAF7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4059,51 +3771,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFBDA2A4-FD34-4E17-908F-4367B1E644C3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D6D8061D-18C3-4F4F-85EF-561633F58754}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/13/2026</a:t>
+              <a:t>4/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93B87AE3-776D-451D-AA52-C06B747248C5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4932,51 +4644,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C56EB0F-63C8-5F75-A333-3413A9DC6F76}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D6D8061D-18C3-4F4F-85EF-561633F58754}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/13/2026</a:t>
+              <a:t>4/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D4DE333-25B4-E092-1CC4-C3D20BA25168}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -6703,51 +6415,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6CFCEB5-4092-FD13-478E-51CD74FDB82E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D6D8061D-18C3-4F4F-85EF-561633F58754}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/13/2026</a:t>
+              <a:t>4/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D077A4D-E7C0-912D-293F-D93F0CB5CA49}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -7429,51 +7141,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6CFCEB5-4092-FD13-478E-51CD74FDB82E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D6D8061D-18C3-4F4F-85EF-561633F58754}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/13/2026</a:t>
+              <a:t>4/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D077A4D-E7C0-912D-293F-D93F0CB5CA49}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -7888,51 +7600,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6CFCEB5-4092-FD13-478E-51CD74FDB82E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D6D8061D-18C3-4F4F-85EF-561633F58754}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/13/2026</a:t>
+              <a:t>4/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D077A4D-E7C0-912D-293F-D93F0CB5CA49}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8129,51 +7841,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A55E4A6B-1966-4E57-9FB8-8B111E97BC11}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D6D8061D-18C3-4F4F-85EF-561633F58754}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/13/2026</a:t>
+              <a:t>4/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{133FC3DD-F2BE-41FF-895B-00129AAB15F5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8780,51 +8492,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6CFCEB5-4092-FD13-478E-51CD74FDB82E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D6D8061D-18C3-4F4F-85EF-561633F58754}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/13/2026</a:t>
+              <a:t>4/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D077A4D-E7C0-912D-293F-D93F0CB5CA49}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -9497,51 +9209,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6CFCEB5-4092-FD13-478E-51CD74FDB82E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D6D8061D-18C3-4F4F-85EF-561633F58754}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/13/2026</a:t>
+              <a:t>4/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D077A4D-E7C0-912D-293F-D93F0CB5CA49}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -10469,51 +10181,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF7C9F8F-EC48-4D16-B4C6-023A7B607BE6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D6D8061D-18C3-4F4F-85EF-561633F58754}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/13/2026</a:t>
+              <a:t>4/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B79FA5B3-F726-417B-932A-B93E0C8F5AB3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -10746,51 +10458,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14CFA3AA-3FC1-4B98-8F99-1726F1AC0A38}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D6D8061D-18C3-4F4F-85EF-561633F58754}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/13/2026</a:t>
+              <a:t>4/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CE10883-BACC-41A1-9067-ECFDB937D721}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -11174,51 +10886,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C942CFB-FE12-494A-9C41-3CB90F07BDAA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D6D8061D-18C3-4F4F-85EF-561633F58754}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/13/2026</a:t>
+              <a:t>4/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C3A07E3-59E1-4EBD-9687-4B6ABE96ACA4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -11327,51 +11039,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{108152BF-92C7-4BF5-A9DB-16A0BF0F5F5D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D6D8061D-18C3-4F4F-85EF-561633F58754}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/13/2026</a:t>
+              <a:t>4/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1289DB7-F492-4037-A439-D70F7E556524}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -11452,51 +11164,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8031033-9688-463F-9614-47F2F5BC6BF7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D6D8061D-18C3-4F4F-85EF-561633F58754}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/13/2026</a:t>
+              <a:t>4/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{085B8DB2-C14B-45AC-ACAF-8702DF59C6E2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -11775,51 +11487,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9400115D-61B3-46D0-B4D3-30C374B526CF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D6D8061D-18C3-4F4F-85EF-561633F58754}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/13/2026</a:t>
+              <a:t>4/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF3C2AFC-D0F8-469F-B1E0-123C2E066EC1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -12078,51 +11790,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3ABFF4C5-82A8-4AD8-B7E2-2882F657683C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D6D8061D-18C3-4F4F-85EF-561633F58754}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/13/2026</a:t>
+              <a:t>4/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3860B401-B64F-417B-8AD6-581A22E5E0EC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -12651,51 +12363,51 @@
           <a:xfrm>
             <a:off x="7337102" y="6398878"/>
             <a:ext cx="4193908" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1100">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{D6D8061D-18C3-4F4F-85EF-561633F58754}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/13/2026</a:t>
+              <a:t>4/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8435B93C-2BE9-4847-BFE5-D3CBCC6E948C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="154429" y="6398878"/>
             <a:ext cx="4497315" cy="365125"/>
@@ -13136,115 +12848,115 @@
         <p15:guide id="7" pos="720">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="8" pos="6960">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nsu.edu/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.norfolkstate.bncollege.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.norfolkstate.bncollege.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsu.edu/graduation/information" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alumnirelations.nsu.edu/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsu.edu/sgsr/contact-us" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsu.edu/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsu.edu/career-services" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nsuspartanstickets.universitytickets.com/w/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsu.edu/registrar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsu.edu/financial-aid/information" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://norfolkstate.bncollege.com/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsu.edu/studentaccounts" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.norfolkstate.bncollege.com/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://colleges.herffjones.com/college/Norfolk" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.norfolkstate.bncollege.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://colleges.herffjones.com/college/Norfolk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -20822,58 +20534,58 @@
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="1600" b="1">
               <a:solidFill>
                 <a:srgbClr val="017B60"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="9" name="Table 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABC1A973-E1AB-54E7-9BE6-6D54D29B3C71}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3575470715"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4161364916"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="6937102" y="2404153"/>
-          <a:ext cx="3996648" cy="4114800"/>
+          <a:off x="6937102" y="2405981"/>
+          <a:ext cx="3996648" cy="4389120"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{21E4AEA4-8DFA-4A89-87EB-49C32662AFE0}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2265515">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3248897230"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1731133">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2246803038"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="221180">
                 <a:tc>
@@ -22012,93 +21724,208 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D9BD63"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1754239957"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="221180">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1200" dirty="0"/>
+                        <a:t>Public Health</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" dirty="0"/>
+                        <a:t>Salmon Pink</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1750282246"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="221180">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" dirty="0"/>
                         <a:t>Special Education</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:srgbClr val="D9BD63"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1200" dirty="0"/>
                         <a:t>Light Blue</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -22108,51 +21935,51 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:srgbClr val="D9BD63"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="335588090"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="221180">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1200" dirty="0"/>
                         <a:t>Urban Affairs</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -22168,53 +21995,51 @@
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
-                    <a:solidFill>
-[...1 lines deleted...]
-                    </a:solidFill>
+                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1200" dirty="0"/>
                         <a:t>Blue Violet</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
@@ -22222,113 +22047,111 @@
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
-                    <a:solidFill>
-[...1 lines deleted...]
-                    </a:solidFill>
+                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2793954758"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="221180">
+              <a:tr h="204330">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1200" dirty="0"/>
                         <a:t>Urban Education</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:srgbClr val="D9BD63"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1200" dirty="0"/>
                         <a:t>Light Blue</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -22338,51 +22161,51 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:srgbClr val="D9BD63"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2722974354"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="221180">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1200" dirty="0"/>
                         <a:t>Visual Studies</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -22398,53 +22221,51 @@
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
-                    <a:solidFill>
-[...1 lines deleted...]
-                    </a:solidFill>
+                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1200" dirty="0"/>
                         <a:t>Brown</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
@@ -22452,53 +22273,51 @@
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
-                    <a:solidFill>
-[...1 lines deleted...]
-                    </a:solidFill>
+                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1031698973"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="221180">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1200" dirty="0"/>
                         <a:t>Social Work</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
@@ -22514,51 +22333,51 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:srgbClr val="D9BD63"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1200" dirty="0"/>
                         <a:t>Citron</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -22568,51 +22387,51 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:srgbClr val="D9BD63"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3352779"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1190896115"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
     <mc:Choice Requires="p15">
@@ -33622,89 +33441,89 @@
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3338651272"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Graphic 11" descr="Checkmark with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29B01981-A773-2136-F6C9-EA33AAC0A473}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8433145" y="98304"/>
             <a:ext cx="196970" cy="196970"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture Placeholder 6" descr="A person in a graduation gown holding a diploma">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D3BD87C-79AD-968C-BFAE-DCDB1FCFB4F2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7"/>
+          <a:blip r:embed="rId6"/>
           <a:srcRect l="24093" t="-346" r="18135"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8936990" y="-22860"/>
             <a:ext cx="2654796" cy="6908563"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1038351183"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
     <mc:Choice Requires="p15">
       <p:transition xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" spd="slow" p14:dur="1250">
@@ -39627,70 +39446,50 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010079F111ED35F8CC479449609E8A0923A6" ma:contentTypeVersion="28" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="60f5a4f2d2b0abadcf532d48ebf9cb71">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5" xmlns:ns3="16c05727-aa75-4e4a-9b5f-8a80a1165891" xmlns:ns4="230e9df3-be65-4c73-a93b-d1236ebd677e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7dd78129e6a1811f84807ad11c651531" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5"/>
     <xsd:import namespace="16c05727-aa75-4e4a-9b5f-8a80a1165891"/>
     <xsd:import namespace="230e9df3-be65-4c73-a93b-d1236ebd677e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Image" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
@@ -39958,106 +39757,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Image xmlns="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </Image>
+    <Status xmlns="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5">Not started</Status>
+    <Background xmlns="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5">false</Background>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <ImageTagsTaxHTField xmlns="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </ImageTagsTaxHTField>
+    <TaxCatchAll xmlns="230e9df3-be65-4c73-a93b-d1236ebd677e" xsi:nil="true"/>
+    <MediaServiceKeyPoints xmlns="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30E62E91-3991-445A-ADE0-DB143B39320F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C20BE78-9FDF-401B-B412-3AA10EC5BEA3}">
-[...17 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C180A77-4928-484F-9529-F716C85D6A6D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="16c05727-aa75-4e4a-9b5f-8a80a1165891"/>
     <ds:schemaRef ds:uri="230e9df3-be65-4c73-a93b-d1236ebd677e"/>
     <ds:schemaRef ds:uri="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C20BE78-9FDF-401B-B412-3AA10EC5BEA3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="16c05727-aa75-4e4a-9b5f-8a80a1165891"/>
+    <ds:schemaRef ds:uri="230e9df3-be65-4c73-a93b-d1236ebd677e"/>
+    <ds:schemaRef ds:uri="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>{10F006E9-F96D-48E8-BE32-21D21A02695C}TF020710ce-b2a3-4743-8ec4-0abcd2574951ef9f6aa4_win32-415a623b9e9a</Template>
   <TotalTime></TotalTime>
-  <Words>5762</Words>
+  <Words>5766</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>478</Paragraphs>
+  <Paragraphs>480</Paragraphs>
   <Slides>21</Slides>
   <Notes>12</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>21</vt:i4>
       </vt:variant>