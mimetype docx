--- v0 (2026-01-05)
+++ v1 (2026-05-14)
@@ -1,4608 +1,3426 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3925 lines deleted...]
-</w:document>
+<file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" embedTrueTypeFonts="1" saveSubsetFonts="1">
+  <p:sldMasterIdLst>
+    <p:sldMasterId id="2147483648" r:id="rId1"/>
+  </p:sldMasterIdLst>
+  <p:sldIdLst>
+    <p:sldId id="256" r:id="rId2"/>
+  </p:sldIdLst>
+  <p:sldSz cx="16103600" cy="8851900"/>
+  <p:notesSz cx="6858000" cy="9144000"/>
+  <p:defaultTextStyle>
+    <a:defPPr>
+      <a:defRPr lang="en-US"/>
+    </a:defPPr>
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl1pPr>
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl2pPr>
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl3pPr>
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl4pPr>
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl5pPr>
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl6pPr>
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl7pPr>
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl8pPr>
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl9pPr>
+  </p:defaultTextStyle>
+  <p:extLst>
+    <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="2160">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="2880">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:presentation>
 </file>
 
-<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-[...29 lines deleted...]
-</w:fonts>
+<file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
+  <p:extLst>
+    <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
+      <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
+    </p:ext>
+    <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
+    </p:ext>
+    <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
+    </p:ext>
+  </p:extLst>
+</p:presentationPr>
 </file>
 
-<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-[...48 lines deleted...]
-</w:settings>
+<file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...454 lines deleted...]
-</w:styles>
+<file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:normalViewPr>
+    <p:restoredLeft sz="15620" autoAdjust="0"/>
+    <p:restoredTop sz="94622" autoAdjust="0"/>
+  </p:normalViewPr>
+  <p:slideViewPr>
+    <p:cSldViewPr>
+      <p:cViewPr varScale="1">
+        <p:scale>
+          <a:sx n="78" d="100"/>
+          <a:sy n="78" d="100"/>
+        </p:scale>
+        <p:origin x="126" y="294"/>
+      </p:cViewPr>
+      <p:guideLst>
+        <p:guide orient="horz" pos="2160"/>
+        <p:guide pos="2880"/>
+      </p:guideLst>
+    </p:cSldViewPr>
+  </p:slideViewPr>
+  <p:outlineViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="33" d="100"/>
+        <a:sy n="33" d="100"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:outlineViewPr>
+  <p:notesTextViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="100" d="100"/>
+        <a:sy n="100" d="100"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:notesTextViewPr>
+  <p:gridSpacing cx="76200" cy="76200"/>
+</p:viewPr>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
+  <p:cSld name="Title Slide">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="2130425"/>
+            <a:ext cx="7772400" cy="1470025"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtitle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1371600" y="3886200"/>
+            <a:ext cx="6400800" cy="1752600"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master subtitle style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>4/24/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
+  <p:cSld name="Title and Vertical Text">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>4/24/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
+  <p:cSld name="Vertical Title and Text">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Vertical Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" orient="vert"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6629400" y="274638"/>
+            <a:ext cx="2057400" cy="5851525"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="274638"/>
+            <a:ext cx="6019800" cy="5851525"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>4/24/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
+  <p:cSld name="Title and Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>4/24/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
+  <p:cSld name="Section Header">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="722313" y="4406900"/>
+            <a:ext cx="7772400" cy="1362075"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="4000" b="1" cap="all"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="722313" y="2906713"/>
+            <a:ext cx="7772400" cy="1500187"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>4/24/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
+  <p:cSld name="Two Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1600200"/>
+            <a:ext cx="4038600" cy="4525963"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2800"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4648200" y="1600200"/>
+            <a:ext cx="4038600" cy="4525963"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2800"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>4/24/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
+  <p:cSld name="Comparison">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1535113"/>
+            <a:ext cx="4040188" cy="639762"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2174875"/>
+            <a:ext cx="4040188" cy="3951288"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4645025" y="1535113"/>
+            <a:ext cx="4041775" cy="639762"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Content Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4645025" y="2174875"/>
+            <a:ext cx="4041775" cy="3951288"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Date Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>4/24/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Footer Placeholder 7"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
+  <p:cSld name="Title Only">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>4/24/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
+  <p:cSld name="Blank">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Date Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>4/24/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Footer Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
+  <p:cSld name="Content with Caption">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="273050"/>
+            <a:ext cx="3008313" cy="1162050"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3575050" y="273050"/>
+            <a:ext cx="5111750" cy="5853113"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1435100"/>
+            <a:ext cx="3008313" cy="4691063"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>4/24/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
+  <p:cSld name="Picture with Caption">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1792288" y="4800600"/>
+            <a:ext cx="5486400" cy="566738"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Picture Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1792288" y="612775"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1792288" y="5367338"/>
+            <a:ext cx="5486400" cy="804862"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>4/24/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="274638"/>
+            <a:ext cx="8229600" cy="1143000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1600200"/>
+            <a:ext cx="8229600" cy="4525963"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="6356350"/>
+            <a:ext cx="2133600" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>4/24/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3124200" y="6356350"/>
+            <a:ext cx="2895600" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6553200" y="6356350"/>
+            <a:ext cx="2133600" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147483649" r:id="rId1"/>
+    <p:sldLayoutId id="2147483650" r:id="rId2"/>
+    <p:sldLayoutId id="2147483651" r:id="rId3"/>
+    <p:sldLayoutId id="2147483652" r:id="rId4"/>
+    <p:sldLayoutId id="2147483653" r:id="rId5"/>
+    <p:sldLayoutId id="2147483654" r:id="rId6"/>
+    <p:sldLayoutId id="2147483655" r:id="rId7"/>
+    <p:sldLayoutId id="2147483656" r:id="rId8"/>
+    <p:sldLayoutId id="2147483657" r:id="rId9"/>
+    <p:sldLayoutId id="2147483658" r:id="rId10"/>
+    <p:sldLayoutId id="2147483659" r:id="rId11"/>
+  </p:sldLayoutIdLst>
+  <p:txStyles>
+    <p:titleStyle>
+      <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:buNone/>
+        <a:defRPr sz="4400" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mj-lt"/>
+          <a:ea typeface="+mj-ea"/>
+          <a:cs typeface="+mj-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="3200" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="–"/>
+        <a:defRPr sz="2800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2400" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="–"/>
+        <a:defRPr sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="»"/>
+        <a:defRPr sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr>
+        <a:defRPr lang="en-US"/>
+      </a:defPPr>
+      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:otherStyle>
+  </p:txStyles>
+</p:sldMaster>
+</file>
+
+<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Freeform 2" descr="This is an image of the NSU promotion and tenure application process timeline."/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="16106775" cy="8858250"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="16106775" h="8858250">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="16106775" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="16106775" y="8858250"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="8858250"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CD1531F-45A7-0FFF-77EF-00B5DD80A110}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7747000" y="8007350"/>
+            <a:ext cx="4953000" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>For more information on promotion and tenure application procedures, please refer to Section 3.5.3 Application Process for Promotion and Section 3.6.3 Application for Tenure Procedures of the Teaching Faculty Handbook.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4763,86 +3581,83 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...4 lines deleted...]
-  <Lines>41</Lines>
+  <Words>32</Words>
+  <Application>Microsoft Office PowerPoint</Application>
+  <PresentationFormat>Custom</PresentationFormat>
   <Paragraphs>1</Paragraphs>
+  <Slides>1</Slides>
+  <Notes>0</Notes>
+  <HiddenSlides>0</HiddenSlides>
+  <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Fonts Used</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Theme</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>45</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Promotion and Tenure Application Timeline</dc:title>
-  <dc:creator/>
+  <dc:creator>Youssef, Lamiaa S.</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:identifier>DAHHyG2fbrg</dc:identifier>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>